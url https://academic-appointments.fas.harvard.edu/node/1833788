--- v0 (2026-09-14)
+++ v1 (2026-10-07)
@@ -402,50 +402,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> you are unable to obtain a visa and any other required authorization within that time for any reason, Harvard shall have no obligation to pay the salary specified for the appointment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D8A406" w14:textId="77777777" w:rsidR="008F267B" w:rsidRPr="008F267B" w:rsidRDefault="008F267B" w:rsidP="008F267B">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F267B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>This will be a paid, [SPECIFY ONE: full-time/part-time], benefits-eligible position. With this appointment, you may be represented by the Harvard Academic Workers (HAW) - UAW for purposes of collective bargaining and matters affecting your compensation and working conditions. You will receive an annual salary of $[SALARY] paid to you on a biweekly basis. However, the University and the HAW-UAW are currently negotiating their first agreement, which may alter the terms and conditions of your employment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000010" w14:textId="48208259" w:rsidR="00937F8F" w:rsidRDefault="00C23A25">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">[CHOOSE ONE: Research/Senior Research] [CHOOSE ONE: Scientists/Scholars] are eligible for subsidized, comprehensive benefits at Harvard, including medical insurance, dental insurance, disability and life insurance coverage, as well as contributions toward retirement. Most of the benefit plans require a contribution from participants for coverage. More information on benefits costs is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="0073377E" w:rsidRPr="0073377E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Please note that you must enroll in benefits </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -461,50 +462,92 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>appointment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. As you must first complete your I-9 form, instructions on how to complete this form online will be emailed to you. If you have not received these instructions, please contact [CONTACT NAME] at [PHONE NUMBER] or [EMAIL ADDRESS] to send the instructions on how to complete the I-9. Once your completed I-9 has been processed, you will be able to enroll in benefits. More information on completing the I-9 form is also available </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="0073377E" w:rsidRPr="0073377E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48498972" w14:textId="6830744A" w:rsidR="005938DE" w:rsidRDefault="005938DE">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005938DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Special note for international employees: you must be physically present in the U.S. before you can complete your Form I-9. Once you complete Section 1 of the I-9, Harvard will email you a link to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005938DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sprintax</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005938DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Calculus, the system that will determine how much U.S. tax is withheld from your paycheck. You can complete </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005938DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sprintax</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005938DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Calculus during your appointment for Section 2 of the I-9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="00937F8F" w:rsidRDefault="00C23A25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">[FOR RESEARCH SCIENTISTS/SCHOLARS: Due to the importance of in-person mentoring with their faculty sponsor and having the opportunity to interact with colleagues and researchers within their department, it is expected that Research (CHOOSE ONE: Scientists/Scholars) work on campus.] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="00937F8F" w:rsidRDefault="00C23A25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -755,93 +798,93 @@
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">I hope to hear from you, if possible, by [DATE]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>If you have any questions, feel free to contact me at [PHONE NUMBER] or [EMAIL ADDRESS], or [NAME OF DEPARTMENT ADMINISTRATOR], the Department Administrator. I look forward to hearing from you soon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="00937F8F" w:rsidRDefault="00C23A25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="00937F8F" w:rsidRDefault="00C23A25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="00937F8F" w:rsidRDefault="00C23A25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:ind w:left="5040"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">         [PRINCIPAL INVESTIGATOR, OR EQUIVALENT] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="00937F8F" w:rsidRDefault="00937F8F">
       <w:pPr>
         <w:tabs>
@@ -891,116 +934,118 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">      [DEPARTMENT ADMINISTRATOR]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00937F8F">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00937F8F"/>
     <w:rsid w:val="0000437D"/>
     <w:rsid w:val="0001593A"/>
     <w:rsid w:val="00044C06"/>
     <w:rsid w:val="0007596D"/>
     <w:rsid w:val="000A0E3E"/>
     <w:rsid w:val="001228E4"/>
     <w:rsid w:val="001D23F1"/>
     <w:rsid w:val="00295A19"/>
     <w:rsid w:val="003861AC"/>
     <w:rsid w:val="003C4DA1"/>
     <w:rsid w:val="003C62F1"/>
     <w:rsid w:val="00465092"/>
     <w:rsid w:val="004A29A8"/>
     <w:rsid w:val="005009E4"/>
     <w:rsid w:val="00516C80"/>
     <w:rsid w:val="00534F0C"/>
     <w:rsid w:val="00586385"/>
+    <w:rsid w:val="005938DE"/>
+    <w:rsid w:val="005D3656"/>
     <w:rsid w:val="005D6443"/>
     <w:rsid w:val="00713736"/>
     <w:rsid w:val="0073377E"/>
     <w:rsid w:val="0076361C"/>
     <w:rsid w:val="007C4A5B"/>
     <w:rsid w:val="007E245B"/>
     <w:rsid w:val="00826598"/>
     <w:rsid w:val="00832CE7"/>
     <w:rsid w:val="008C70A2"/>
     <w:rsid w:val="008F267B"/>
     <w:rsid w:val="008F563A"/>
     <w:rsid w:val="00937F8F"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="00A215D1"/>
     <w:rsid w:val="00A40F5F"/>
     <w:rsid w:val="00AB4C97"/>
     <w:rsid w:val="00B86F0F"/>
     <w:rsid w:val="00C23A25"/>
     <w:rsid w:val="00D65E91"/>
     <w:rsid w:val="00DA1495"/>
     <w:rsid w:val="00EB250E"/>
     <w:rsid w:val="00EB3AF8"/>
     <w:rsid w:val="00FD7357"/>
   </w:rsids>
   <m:mathPr>
@@ -2061,59 +2106,67 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjLNuUmX2QUL8VvttSNRRERGFs69Q==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3OABqJAoTc3VnZ2VzdC5veGRyNGY3aHYxMxINS2VuZHJhIEJhcmJlcmokChRzdWdnZXN0LjZ4bnRrY2ZjcG8yeRIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QucjJnM3BsYWozeTM1EgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC5pMjcwZ3F1aW5xYzMSDEthdGUgRmxlbWluZ2ojChNzdWdnZXN0LjV5ZjliYXBhaDE4EgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC4xd2t5cDlpNXduc2sSDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LjRlanVmZmRpZTN5chIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QuZ2x6NHAzaTAwcTAxEgxLYXRlIEZsZW1pbmdqJQoUc3VnZ2VzdC41aWR4MXlxZ3EwbHkSDUtlbmRyYSBCYXJiZXJqJAoUc3VnZ2VzdC4zM3UwdDN5dHgzZzUSDEthdGUgRmxlbWluZ2okChRzdWdnZXN0Lnl6cTI5aGFlYmh4bhIMS2F0ZSBGbGVtaW5naiUKFHN1Z2dlc3QudHd1ZG5yZTB5ZGd0Eg1LZW5kcmEgQmFyYmVyaiQKFHN1Z2dlc3QuMnZzdGNjd2JsMzM0EgxLYXRlIEZsZW1pbmdyITEzOWlhT0J2bFA0TGxxVkw0RkJxTE85YWEwTm1POWV1TQ==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="92626234-b09f-4ffb-87fc-d0f98d06d66f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F8E1C5A656D04446B110B027AB0B06C1" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="968b687f1c5ecc2fc5ded25f4a7cc634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="92626234-b09f-4ffb-87fc-d0f98d06d66f" xmlns:ns3="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="931c162ae985543509bf7ce80ce28c28" ns2:_="" ns3:_="">
     <xsd:import namespace="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <xsd:import namespace="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2292,144 +2345,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-[...1 lines deleted...]
-</go:gDocsCustomXmlDataStorage>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{674D04A6-3EBF-4EB2-9CAC-A0A7710B18C0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3D21DBD-66CD-4348-B678-E964523B8C55}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
+    <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC18F507-0A3D-4416-BA91-4284BE509A13}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3D21DBD-66CD-4348-B678-E964523B8C55}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{674D04A6-3EBF-4EB2-9CAC-A0A7710B18C0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...11 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>986</Words>
-  <Characters>5625</Characters>
+  <Words>1043</Words>
+  <Characters>5950</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
+  <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6598</CharactersWithSpaces>
+  <CharactersWithSpaces>6980</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F8E1C5A656D04446B110B027AB0B06C1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>