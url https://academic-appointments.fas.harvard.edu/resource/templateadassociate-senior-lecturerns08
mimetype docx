--- v0 (2026-07-11)
+++ v1 (2026-08-22)
@@ -2,76 +2,79 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00000001" w14:textId="7AA33083" w:rsidR="00201CC8" w:rsidRDefault="00E937C3" w:rsidP="00B53241">
+    <w:p w14:paraId="00000001" w14:textId="62594015" w:rsidR="00201CC8" w:rsidRDefault="00E937C3" w:rsidP="00B53241">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Template_Ad_Associate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Senior Lecturer_NS08</w:t>
       </w:r>
       <w:r w:rsidR="0088251F">
         <w:t xml:space="preserve"> (Updated </w:t>
       </w:r>
-      <w:r w:rsidR="00810CE1">
-        <w:t>8/15</w:t>
+      <w:r w:rsidR="00C85DEB">
+        <w:t>8/13</w:t>
+      </w:r>
+      <w:r w:rsidR="005204FD">
+        <w:t>/26</w:t>
       </w:r>
       <w:r w:rsidR="0088251F">
-        <w:t>/25)</w:t>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00201CC8"/>
     <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00201CC8"/>
     <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ASSOCIATE SENIOR LECTURER IN [DEPARTMENT or FIELD]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00201CC8">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -134,80 +137,88 @@
     <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cambridge, MA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00201CC8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0000000B" w14:textId="324AEF39" w:rsidR="00201CC8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Position Description:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Position Description</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721F75">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The Department of [DEPARTMENT NAME] seeks to appoint an Associate Senior Lecturer in [BROAD FIELD]. The appointment is expected to begin on [DATE]. [DESCRIPTION OF TEACHING RESPONSIBILITIES, SUBJECTS OF INSTRUCTION, OTHER DUTIES IF APPLICABLE]. The Associate Senior Lecturer is a five-year, non-renewable position.</w:t>
+        <w:t>The Department of [DEPARTMENT NAME] seeks to appoint an Associate Senior Lecturer in [BROAD FIELD]. The appointment is expected to begin on [DATE]. [DESCRIPTION OF TEACHING RESPONSIBILITIES, SUBJECTS OF INSTRUCTION, OTHER DUTIES IF APPLICABLE]. The Associate Senior Lecturer is a five-year, non-renewable position.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00201CC8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Keywords</w:t>
@@ -252,113 +263,129 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[Fields: Any plausible synonyms for the specific field or discipline of the faculty position should be listed.  For example, for a search in plant biology, the following keywords might be included: botany, plant science, plant biodiversity, systematics, organismic biology, phylogenetics, and ecology.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00201CC8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000012" w14:textId="7FC81B85" w:rsidR="00201CC8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Basic Qualifications:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Basic Qualifications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721F75">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Doctorate or terminal degree in [FIELD] or related discipline required by the time the appointment begins [with exceptions, as appropriate, for appointments in the arts].</w:t>
+        <w:t>Doctorate or terminal degree in [FIELD] or related discipline required by the time the appointment begins [with exceptions, as appropriate, for appointments in the arts].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00201CC8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000014" w14:textId="3AD4C367" w:rsidR="00201CC8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Additional Qualifications:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Additional Qualifications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721F75">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">At least three years of teaching experience as a course head at the undergraduate level. Associate Senior Lecturers must meet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the following sets of criteria. Ordinarily, they have either:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00201CC8">
@@ -437,73 +464,81 @@
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>They may be well-established, practicing artists, with an artistic record equivalent to the scholarly achievement of an assistant professor or untenured associate professor, who have also demonstrated a strong teaching record.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000019" w14:textId="0F590EE0" w:rsidR="00201CC8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Special Instructions:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Special Instructions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721F75">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please submit the following materials through the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ARIeS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> portal (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
@@ -740,51 +775,74 @@
       <w:r w:rsidR="000C4941">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>may be</w:t>
       </w:r>
       <w:r w:rsidRPr="0088251F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> represented by the Harvard Academic Workers (HAW) - UAW for purposes of collective bargaining and matters affecting your compensation and working conditions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4CBD41" w14:textId="77777777" w:rsidR="0088251F" w:rsidRDefault="0088251F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="776DFEA4" w14:textId="77777777" w:rsidR="00810CE1" w:rsidRDefault="00810CE1" w:rsidP="00810CE1">
+    <w:p w14:paraId="260BF22F" w14:textId="669C73A6" w:rsidR="005204FD" w:rsidRDefault="005204FD" w:rsidP="00810CE1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005204FD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>If visa sponsorship is needed, Harvard retains the discretion to determine which visa status is appropriate and whether a visa sponsorship application will ultimately be submitted, including payment of any applicable fees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77606692" w14:textId="77777777" w:rsidR="005204FD" w:rsidRDefault="005204FD" w:rsidP="00810CE1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776DFEA4" w14:textId="5CB719AA" w:rsidR="00810CE1" w:rsidRDefault="00810CE1" w:rsidP="00810CE1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE11BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Harvard University is committed to </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00AE11BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>equal opportunity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AE11BD">
         <w:rPr>
@@ -888,92 +946,82 @@
         <w:r w:rsidRPr="00AE11BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>non-discrimination policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AE11BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> help all community members participate fully in work and campus life free from harassment and discrimination. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00201CC8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000026" w14:textId="1B0DA410" w:rsidR="00201CC8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contact Information</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00721F75">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  [</w:t>
-[...7 lines deleted...]
-        <w:t>CHAIR OF SEARCH COMMITTEE], Search Committee, Department of [DEPARTMENT NAME], [EMAIL ADDRESS]</w:t>
+        <w:t xml:space="preserve"> [CHAIR OF SEARCH COMMITTEE], Search Committee, Department of [DEPARTMENT NAME], [EMAIL ADDRESS]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00201CC8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00000000">
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -990,122 +1038,122 @@
         <w:t>In order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> improve the searchability of online job advertisements, it is helpful to include keywords within the position description section of the online posting. These keywords should capture various terms for which job seekers might search for title/rank, location, and field/discipline of the position but that are not included in the position description.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00201CC8"/>
     <w:sectPr w:rsidR="00201CC8">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="166801FD" w14:textId="77777777" w:rsidR="005D4E44" w:rsidRDefault="005D4E44">
+    <w:p w14:paraId="3E9371BC" w14:textId="77777777" w:rsidR="004D712A" w:rsidRDefault="004D712A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="209409BB" w14:textId="77777777" w:rsidR="005D4E44" w:rsidRDefault="005D4E44">
+    <w:p w14:paraId="589B5394" w14:textId="77777777" w:rsidR="004D712A" w:rsidRDefault="004D712A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="450847EE" w14:textId="77777777" w:rsidR="005D4E44" w:rsidRDefault="005D4E44">
+    <w:p w14:paraId="39B5D6FD" w14:textId="77777777" w:rsidR="004D712A" w:rsidRDefault="004D712A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7771D7B2" w14:textId="77777777" w:rsidR="005D4E44" w:rsidRDefault="005D4E44">
+    <w:p w14:paraId="3F0D2BE3" w14:textId="77777777" w:rsidR="004D712A" w:rsidRDefault="004D712A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00201CC8">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0000002E" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00201CC8">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
@@ -1124,51 +1172,51 @@
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="00201CC8" w:rsidRDefault="00201CC8">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08066CF9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DB4EE4EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -1219,116 +1267,127 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="233206167">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="155"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00201CC8"/>
+    <w:rsid w:val="0000437D"/>
     <w:rsid w:val="000C4941"/>
+    <w:rsid w:val="001D23F1"/>
     <w:rsid w:val="00201CC8"/>
     <w:rsid w:val="00271782"/>
     <w:rsid w:val="002E67A3"/>
+    <w:rsid w:val="00392D1A"/>
     <w:rsid w:val="004A1C6B"/>
+    <w:rsid w:val="004D712A"/>
+    <w:rsid w:val="005204FD"/>
     <w:rsid w:val="005D4E44"/>
     <w:rsid w:val="0063442C"/>
+    <w:rsid w:val="006C08A4"/>
+    <w:rsid w:val="00721F75"/>
     <w:rsid w:val="00810CE1"/>
     <w:rsid w:val="0088251F"/>
     <w:rsid w:val="008D417D"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="009764F4"/>
+    <w:rsid w:val="009D45B4"/>
     <w:rsid w:val="00B53241"/>
     <w:rsid w:val="00B9191D"/>
+    <w:rsid w:val="00C85DEB"/>
+    <w:rsid w:val="00D61288"/>
     <w:rsid w:val="00E16A2D"/>
     <w:rsid w:val="00E937C3"/>
     <w:rsid w:val="00EB3D6F"/>
     <w:rsid w:val="00EF0D5C"/>
+    <w:rsid w:val="00F350B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="345F76EA"/>
   <w15:docId w15:val="{874D4853-6C51-2A40-92C5-88DE5EC2C8C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1980,51 +2039,51 @@
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000C4941"/>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicpositions.harvard.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.harvard.edu/sites/g/files/omnuum6281/files/2025-04/reaffirmation_statement.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://provost.harvard.edu/files/provost/files/non-discrimination_and_anti-bullying_policies.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.harvard.edu/sites/g/files/omnuum6281/files/2025-04/reaffirmation_statement.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://provost.harvard.edu/files/provost/files/non-discrimination_and_anti-bullying_policies.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.harvard.edu/sites/g/files/omnuum6281/files/2025-04/reaffirmation_statement.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://provost.harvard.edu/files/provost/files/non-discrimination_and_anti-bullying_policies.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2306,50 +2365,65 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjRmGqUswXxcJAXQbVRgex0zx8Vhg==">CgMxLjA4AGolChRzdWdnZXN0LnAza3p3MmE2Y3QwbRINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LjdmdGhuY2xwcWk2ZRINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LmI3eWRqbHltd2d1cRINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LmRtemJoeG8zZ3BtMhINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LmhwankyN2lrMXJibxINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LmxiajRuZHo2djFlbhINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LmU4azNmaHlnZWdlehINS2VuZHJhIEJhcmJlcnIhMXFCYkJWc1lLUnZISnk1YU1RdHhKZXlBWV95cDFNTlRW</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>774</Words>
-  <Characters>4866</Characters>
+  <Words>874</Words>
+  <Characters>4985</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>85</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5602</CharactersWithSpaces>
+  <CharactersWithSpaces>5848</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Barber, Kendra Hadiya</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>