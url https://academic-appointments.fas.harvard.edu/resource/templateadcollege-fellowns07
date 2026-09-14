--- v0 (2026-07-09)
+++ v1 (2026-09-14)
@@ -1,108 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00000001" w14:textId="1BE6D0DA" w:rsidR="00C047CD" w:rsidRDefault="007C5AC9">
+    <w:p w14:paraId="00000001" w14:textId="4215E157" w:rsidR="00C047CD" w:rsidRDefault="007C5AC9">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-194"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Template_Ad_College</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fellow_NS07</w:t>
       </w:r>
       <w:r w:rsidR="00202DFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Updated </w:t>
       </w:r>
-      <w:r w:rsidR="00453C5F">
+      <w:r w:rsidR="000110F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>8/14</w:t>
+        <w:t>7/1/26</w:t>
       </w:r>
       <w:r w:rsidR="00202DFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>/25)</w:t>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00C047CD" w:rsidRDefault="00C047CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="00C047CD" w:rsidRDefault="00C047CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -189,70 +189,77 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Cambridge, MA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00C047CD" w:rsidRDefault="00C047CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00C047CD" w:rsidRDefault="00C047CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="00C047CD" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0000000C" w14:textId="5C7296A1" w:rsidR="00C047CD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Position Description:</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  The Department of [DEPARTMENT NAME] seeks applications for a </w:t>
+        <w:t>Position Description</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C08C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Department of [DEPARTMENT NAME] seeks applications for a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>College</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fellow in [FIELD]. The appointment is expected to begin on [DATE]. The College Fellow will have teaching responsibilities, with 25 percent of the appointment reserved for the Fellow’s own research. Teaching duties will include [DESCRIPTION OF TEACHING RESPONSIBILITIES, SUBJECTS OF INSTRUCTION AND LEVELS OF INSTRUCTION, OTHER DUTIES IF APPLICABLE. E.g., “The Fellow may also advise and evaluate senior theses.”]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="00C047CD" w:rsidRDefault="00C047CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -334,141 +341,198 @@
     </w:p>
     <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="00C047CD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[Fields: Any plausible synonyms for the specific field or discipline of the position should be listed.  For example, for a search in plant biology, the following keywords might be included: botany, plant science, plant biodiversity, systematics, organismic biology, phylogenetics, and ecology.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="00C047CD" w:rsidRDefault="00C047CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="00C047CD" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000015" w14:textId="4B68F46E" w:rsidR="00C047CD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Basic Qualifications:</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  Doctorate or terminal degree in [FIELD] or related discipline required by the expected start date and must have been received no earlier than [INSERT YEAR FOUR YEARS PRIOR TO THE ACADEMIC YEAR THAT THE APPOINTMENT WILL BEGIN. E.g., “no earlier than 2012” for appointments beginning in AY 2016-2017.]</w:t>
+        <w:t>Basic Qualifications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C08C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Doctorate or terminal degree in [FIELD] or related discipline required by the expected start date and must have been received no earlier than [INSERT YEAR FOUR YEARS PRIOR TO THE ACADEMIC YEAR THAT THE APPOINTMENT WILL BEGIN. E.g., “no earlier than 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8134B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2” for appointments beginning in AY 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8134B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6-20</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8134B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="00C047CD" w:rsidRDefault="00C047CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="00C047CD" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000017" w14:textId="1475F9CE" w:rsidR="00C047CD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Additional Qualifications:</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>Additional Qualifications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C08C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Demonstrated strong commitment to teaching is desirable. [DESCRIBE ANY ADDITIONAL QUALIFICATIONS.]  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="00C047CD" w:rsidRDefault="00C047CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="00C047CD" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000019" w14:textId="0CFCFF26" w:rsidR="00C047CD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Special Instructions:</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  Please apply through the </w:t>
+        <w:t>Special Instructions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C08C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please apply through the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ARIeS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> portal (</w:t>
       </w:r>
       <w:hyperlink r:id="rId5">
         <w:r w:rsidR="00C047CD">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://academicpositions.harvard.edu</w:t>
         </w:r>
       </w:hyperlink>
@@ -527,107 +591,122 @@
       </w:r>
       <w:r w:rsidR="00202DFE" w:rsidRPr="00A4112E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> represented by the Harvard Academic Workers (HAW) - UAW for purposes of collective bargaining and matters affecting your compensation and working conditions.</w:t>
       </w:r>
       <w:r w:rsidR="00202DFE" w:rsidRPr="00BE7751">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="598EBC27" w14:textId="77777777" w:rsidR="00202DFE" w:rsidRDefault="00202DFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00E7005C" w14:textId="77777777" w:rsidR="00453C5F" w:rsidRDefault="00453C5F" w:rsidP="00453C5F">
+    <w:p w14:paraId="4A8EEA40" w14:textId="60D507D4" w:rsidR="000110F2" w:rsidRDefault="000110F2" w:rsidP="00453C5F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000110F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>If visa sponsorship is needed, Harvard retains the discretion to determine which visa status is appropriate and whether a visa sponsorship application will ultimately be submitted, including payment of any applicable fees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36999A76" w14:textId="77777777" w:rsidR="000110F2" w:rsidRDefault="000110F2" w:rsidP="00453C5F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6902567D" w14:textId="679A449A" w:rsidR="00453C5F" w:rsidRPr="00AE11BD" w:rsidRDefault="00453C5F" w:rsidP="00453C5F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE11BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Harvard University is committed to </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00AE11BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>equal opportunity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AE11BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00AE11BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>non-discrimination</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AE11BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>. We seek talent from all parts of society and the world, and we strive to ensure everyone at Harvard thrives. Our differences help our community advance Harvard’s academic purposes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6902567D" w14:textId="77777777" w:rsidR="00453C5F" w:rsidRPr="00AE11BD" w:rsidRDefault="00453C5F" w:rsidP="00453C5F">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="39056FA3" w14:textId="77777777" w:rsidR="00453C5F" w:rsidRPr="00AE11BD" w:rsidRDefault="00453C5F" w:rsidP="00453C5F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE11BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Harvard has an </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00AE11BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>equal employment opportunity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AE11BD">
@@ -675,233 +754,246 @@
         <w:r w:rsidRPr="00AE11BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>non-discrimination policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AE11BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> help all community members participate fully in work and campus life free from harassment and discrimination. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="00C047CD" w:rsidRDefault="00C047CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="00C047CD" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0000001E" w14:textId="2446BA10" w:rsidR="00C047CD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Contact Information:</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  Office for Faculty Affairs, </w:t>
+        <w:t>Contact Information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C08C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Office for Faculty Affairs, </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidR="00C047CD">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>facaff@fas.harvard.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="00C047CD" w:rsidRDefault="00C047CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="00C047CD" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000020" w14:textId="485CC3CA" w:rsidR="00C047CD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[*</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>In order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> improve the searchability of online job advertisements, it is helpful to include keywords within the position description section of the online posting.  These keywords should capture various terms for which job seekers might search for title/rank, location, and field/discipline of the position but that are not included in the position description.]</w:t>
+        <w:t xml:space="preserve"> improve the searchability of online job advertisements, it is helpful to include keywords within the position description section of the online posting. These keywords should capture various terms for which job seekers might search for title/rank, location, and field/discipline of the position but that are not included in the position description.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="00C047CD" w:rsidRDefault="00C047CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="00C047CD" w:rsidRDefault="00C047CD"/>
     <w:sectPr w:rsidR="00C047CD">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="155"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C047CD"/>
+    <w:rsid w:val="0000437D"/>
+    <w:rsid w:val="000110F2"/>
     <w:rsid w:val="001C4A88"/>
     <w:rsid w:val="00202DFE"/>
     <w:rsid w:val="002E67A3"/>
+    <w:rsid w:val="00392D1A"/>
     <w:rsid w:val="00453C5F"/>
+    <w:rsid w:val="004C08C0"/>
     <w:rsid w:val="004D3619"/>
     <w:rsid w:val="0063442C"/>
     <w:rsid w:val="007C5AC9"/>
+    <w:rsid w:val="008C70A2"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="00A4112E"/>
+    <w:rsid w:val="00B8134B"/>
     <w:rsid w:val="00C047CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1B9A74E5"/>
   <w15:docId w15:val="{A74324CA-B977-3C49-9C98-EE32FC405C1A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1569,51 +1661,51 @@
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004D3619"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://provost.harvard.edu/files/provost/files/non-discrimination_and_anti-bullying_policies.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:facaff@fas.harvard.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.harvard.edu/sites/g/files/omnuum6281/files/2025-04/reaffirmation_statement.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://provost.harvard.edu/files/provost/files/non-discrimination_and_anti-bullying_policies.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facultyresources.fas.harvard.edu/college-fellows-program" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.harvard.edu/sites/g/files/omnuum6281/files/2025-04/reaffirmation_statement.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicpositions.harvard.edu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://provost.harvard.edu/files/provost/files/non-discrimination_and_anti-bullying_policies.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.harvard.edu/sites/g/files/omnuum6281/files/2025-04/reaffirmation_statement.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -1895,50 +1987,50 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7migCjBgCQlZ3nctTTY3n6QDKR7D2w==">CgMxLjA4AGolChRzdWdnZXN0LnAzbnZvaW9hN2I5ahINS2VuZHJhIEJhcmJlcnIhMXRlZ1FMRmdEaVA5MWNGSzQ5YzVZMk95MncyOTJOUVlr</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>834</Words>
-  <Characters>3881</Characters>
+  <Words>735</Words>
+  <Characters>4196</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4689</CharactersWithSpaces>
+  <CharactersWithSpaces>4922</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>