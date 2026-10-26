--- v1 (2026-08-22)
+++ v2 (2026-10-26)
@@ -659,64 +659,92 @@
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>practices</w:t>
       </w:r>
       <w:r w:rsidR="00EC40A3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as well as their </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>approach to creating a learning environment in which every student is encouraged to ask questions and share their ideas).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="001F61F9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0000001D" w14:textId="5BA69916" w:rsidR="001F61F9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>4.   Teaching and advising materials (e.g., teaching chart listing courses taught in reverse chronological order [please indicate which, if any, courses were taught remotely, whether partially or in full, due to the COVID-19 pandemic]; representative syllabi; teaching evaluations; list of undergraduate students for whom the candidate has primary advising responsibility).</w:t>
+        <w:t>4.   Teaching and advising materials (e.g., representative syllabi</w:t>
+      </w:r>
+      <w:r w:rsidR="004029FC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teaching evaluations</w:t>
+      </w:r>
+      <w:r w:rsidR="004029FC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> list of undergraduate students for whom the candidate has primary advising responsibility).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="001F61F9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4.   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>One</w:t>
       </w:r>
@@ -735,75 +763,75 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5.   Service statement describing efforts to strengthen academic communities (e.g., the candidate’s department, institution, and/or professional societies).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="001F61F9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">6.   Names and contact information of 3 referees, who will be asked by a system-generated email to upload a letter of recommendation once the candidate’s application has been submitted. Three letters of recommendation are required, and the application is considered complete only when at least three letters have been received. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="001F61F9" w:rsidRDefault="001F61F9">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1569B888" w14:textId="52326245" w:rsidR="0081133C" w:rsidRDefault="0081133C" w:rsidP="00AF65BB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0081133C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">6.   Names and contact information of 3 referees, who will be asked by a system-generated email to upload a letter of recommendation once the candidate’s application has been submitted. Three letters of recommendation are required, and the application is considered complete only when at least three letters have been received. </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>If visa sponsorship is needed, Harvard retains the discretion to determine which visa status is appropriate and whether a visa sponsorship application will ultimately be submitted, including payment of any applicable fees.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47203880" w14:textId="77777777" w:rsidR="0081133C" w:rsidRDefault="0081133C" w:rsidP="00AF65BB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF213C8" w14:textId="7E315F41" w:rsidR="00AF65BB" w:rsidRDefault="00AF65BB" w:rsidP="00AF65BB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE11BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Harvard University is committed to </w:t>
       </w:r>
@@ -1013,110 +1041,110 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> improve the searchability of online job advertisements, it is helpful to include keywords within the position description section of the online posting.  These keywords should capture various terms for which job seekers might search for title/rank, location, and field/discipline of the position but that are not included in the position description.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="001F61F9" w:rsidRDefault="001F61F9"/>
     <w:sectPr w:rsidR="001F61F9">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CFF1B60" w14:textId="77777777" w:rsidR="008E4EA7" w:rsidRDefault="008E4EA7">
+    <w:p w14:paraId="02F45072" w14:textId="77777777" w:rsidR="00CF0E05" w:rsidRDefault="00CF0E05">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="153D9773" w14:textId="77777777" w:rsidR="008E4EA7" w:rsidRDefault="008E4EA7">
+    <w:p w14:paraId="4311C34D" w14:textId="77777777" w:rsidR="00CF0E05" w:rsidRDefault="00CF0E05">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25E99AED" w14:textId="77777777" w:rsidR="008E4EA7" w:rsidRDefault="008E4EA7">
+    <w:p w14:paraId="0E1A61EA" w14:textId="77777777" w:rsidR="00CF0E05" w:rsidRDefault="00CF0E05">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="455CD908" w14:textId="77777777" w:rsidR="008E4EA7" w:rsidRDefault="008E4EA7">
+    <w:p w14:paraId="7CDC4F9D" w14:textId="77777777" w:rsidR="00CF0E05" w:rsidRDefault="00CF0E05">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="001F61F9" w:rsidRDefault="001F61F9">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
@@ -1241,91 +1269,94 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="131482751">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001F61F9"/>
     <w:rsid w:val="0000437D"/>
     <w:rsid w:val="00044C06"/>
     <w:rsid w:val="001D23F1"/>
     <w:rsid w:val="001F61F9"/>
     <w:rsid w:val="00253229"/>
     <w:rsid w:val="0030295B"/>
     <w:rsid w:val="003500A1"/>
     <w:rsid w:val="00376475"/>
     <w:rsid w:val="00392D1A"/>
+    <w:rsid w:val="004029FC"/>
     <w:rsid w:val="005245FC"/>
     <w:rsid w:val="0063442C"/>
     <w:rsid w:val="0081133C"/>
     <w:rsid w:val="008B252A"/>
     <w:rsid w:val="008E4EA7"/>
     <w:rsid w:val="008F6CF7"/>
+    <w:rsid w:val="00933320"/>
     <w:rsid w:val="00A73261"/>
     <w:rsid w:val="00AF65BB"/>
     <w:rsid w:val="00B81B07"/>
     <w:rsid w:val="00C17970"/>
+    <w:rsid w:val="00CF0E05"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00E22AD9"/>
     <w:rsid w:val="00EC40A3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6D3EE08A"/>
   <w15:docId w15:val="{874D4853-6C51-2A40-92C5-88DE5EC2C8C9}"/>
 </w:settings>
 </file>
@@ -2332,50 +2363,50 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miSCNGqo47XDv4LT/6JrO4n7oa0lg==">CgMxLjA4AGojChRzdWdnZXN0LmtoZnBtbjJqdjJkNBILTmluYSBaaXBzZXJqIwoUc3VnZ2VzdC53c295ank3dnZycHcSC05pbmEgWmlwc2VyciExTFdFcGczdzFNYkVva01jclRIci14c0FqQlNGOFJtM0s=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>854</Words>
-  <Characters>4874</Characters>
+  <Words>826</Words>
+  <Characters>4710</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
+  <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5717</CharactersWithSpaces>
+  <CharactersWithSpaces>5525</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Barber, Kendra Hadiya</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>