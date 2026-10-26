--- v1 (2026-08-22)
+++ v2 (2026-10-26)
@@ -623,83 +623,115 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>practices</w:t>
       </w:r>
       <w:r w:rsidR="00F64E59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as well as their </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>approach to creating a learning environment in which every student is encouraged to ask questions and share their ideas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="00C36CBD" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0000001B" w14:textId="397912D4" w:rsidR="00C36CBD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4.  [</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If requesting teaching materials with the original application: “Teaching materials (e.g., teaching chart listing courses taught in reverse chronological order [please indicate which, if any, courses were taught remotely, whether partially or in full, due to the COVID-19 pandemic]; representative syllabi; teaching evaluations).”] </w:t>
+        <w:t>If requesting teaching materials with the original application: “Teaching materials (e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB311F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> representative syllabi</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB311F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teaching evaluations).”] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="00C36CBD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5.  Service statement describing efforts to strengthen academic communities, e.g., the candidate’s department, institution, and/or professional societies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="00C36CBD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
@@ -807,69 +839,76 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>. We seek talent from all parts of society and the world, and we strive to ensure everyone at Harvard thrives. Our differences help our community advance Harvard’s academic purposes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42BF87C0" w14:textId="77777777" w:rsidR="009B21DF" w:rsidRDefault="009B21DF" w:rsidP="009B21DF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1103A139" w14:textId="4BB03A75" w:rsidR="009B21DF" w:rsidRPr="00AE11BD" w:rsidRDefault="009B21DF" w:rsidP="009B21DF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE11BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Harvard has an </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00AE11BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>equal employment opportunity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AE11BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t> policy that outlines our commitment to prohibiting discrimination on the basis of race, sex, ethnicity, color, national origin, religion, disability, or any other characteristic protected by law or identified in the university’s </w:t>
+        <w:t xml:space="preserve"> policy that outlines our commitment to prohibiting discrimination on the basis of race, sex, ethnicity, color, national origin, religion, disability, or any other characteristic protected by law or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE11BD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>identified in the university’s </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00AE11BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>non-discrimination policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AE11BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>. Harvard’s </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00AE11BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="21"/>
           </w:rPr>
@@ -969,124 +1008,124 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> improve the searchability of online job advertisements, it is helpful to include keywords within the position description section of the online posting. These keywords should capture various terms for which job seekers might search for title/rank, location, and field/discipline of the position but that are not included in the position description.]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C36CBD">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="688025B3" w14:textId="77777777" w:rsidR="00372EFB" w:rsidRDefault="00372EFB">
+    <w:p w14:paraId="2BFC3EDC" w14:textId="77777777" w:rsidR="00FF45B0" w:rsidRDefault="00FF45B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20890E40" w14:textId="77777777" w:rsidR="00372EFB" w:rsidRDefault="00372EFB">
+    <w:p w14:paraId="495A8B89" w14:textId="77777777" w:rsidR="00FF45B0" w:rsidRDefault="00FF45B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DGLNNO+TimesNewRoman,Bold">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F8BB4C5" w14:textId="77777777" w:rsidR="00372EFB" w:rsidRDefault="00372EFB">
+    <w:p w14:paraId="24E5BC10" w14:textId="77777777" w:rsidR="00FF45B0" w:rsidRDefault="00FF45B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66075748" w14:textId="77777777" w:rsidR="00372EFB" w:rsidRDefault="00372EFB">
+    <w:p w14:paraId="0A61A0EA" w14:textId="77777777" w:rsidR="00FF45B0" w:rsidRDefault="00FF45B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="00C36CBD" w:rsidRDefault="00C36CBD">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
@@ -1238,93 +1277,96 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1099181028">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C36CBD"/>
     <w:rsid w:val="0000437D"/>
     <w:rsid w:val="00175E36"/>
     <w:rsid w:val="001D23F1"/>
     <w:rsid w:val="00262557"/>
     <w:rsid w:val="002C6854"/>
     <w:rsid w:val="00372EFB"/>
     <w:rsid w:val="00392D1A"/>
     <w:rsid w:val="004240E5"/>
     <w:rsid w:val="005D3B0A"/>
     <w:rsid w:val="0063442C"/>
     <w:rsid w:val="00637440"/>
     <w:rsid w:val="00883692"/>
+    <w:rsid w:val="00933320"/>
     <w:rsid w:val="009B21DF"/>
     <w:rsid w:val="00A60EC0"/>
     <w:rsid w:val="00C36CBD"/>
     <w:rsid w:val="00D61DCC"/>
     <w:rsid w:val="00DA64D4"/>
     <w:rsid w:val="00E211D6"/>
     <w:rsid w:val="00E5587F"/>
     <w:rsid w:val="00F64E59"/>
     <w:rsid w:val="00F6683F"/>
+    <w:rsid w:val="00FB311F"/>
+    <w:rsid w:val="00FF45B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="458BB122"/>
   <w15:docId w15:val="{874D4853-6C51-2A40-92C5-88DE5EC2C8C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -2463,50 +2505,50 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mik8T6qQl2d107Q21fb7tMPrWWeoA==">CgMxLjA4AGolChRzdWdnZXN0LmtzNzlma3Z2ajdhYhINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LjR2Z3E0aWE4d2EyaRINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LndidTJ0YXhoemt5bRINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0Lm5naTRzMXJwanh2dBINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LjhkOHg1cGhsMjY4bxINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0Lmt1OHpkN2RzZDNrMxINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LnFqZnN6Zm90d2l0bRINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LjQwazB5bHlnMmxzeBINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LjJlYTh5ODd4aXY5ZhINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LmRleG5wZnViYm0wORINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LnhtZGt5YWNmNmR2eRINS2VuZHJhIEJhcmJlcnIhMWdtbGFhVXQzYnJwNnR3V1FidFQzMGpBazZjYnNPbm1H</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>749</Words>
-  <Characters>4271</Characters>
+  <Words>720</Words>
+  <Characters>4108</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5010</CharactersWithSpaces>
+  <CharactersWithSpaces>4819</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>FASDSM</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>