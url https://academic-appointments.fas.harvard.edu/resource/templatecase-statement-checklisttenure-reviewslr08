--- v0 (2026-07-11)
+++ v1 (2026-09-13)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="615C0201" w14:textId="0A953B10" w:rsidR="006870CA" w:rsidRDefault="005A2F3C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Template_Case</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -55,86 +55,77 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Statement </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Checklist_Tenure</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reviews_LR08</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF51E02" w14:textId="29713D0B" w:rsidR="006870CA" w:rsidRDefault="006870CA" w:rsidP="006870CA">
+    <w:p w14:paraId="3AF51E02" w14:textId="1F375DB3" w:rsidR="006870CA" w:rsidRDefault="006870CA" w:rsidP="006870CA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Updated </w:t>
       </w:r>
-      <w:r w:rsidR="005A2F3C">
+      <w:r w:rsidR="00F80C9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>7/1/</w:t>
-[...8 lines deleted...]
-        <w:t>25</w:t>
+        <w:t>9/9/26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23D9C125" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="008860AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73D35E3D" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -2164,98 +2155,78 @@
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="720" w:right="184"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>[Please provide a summary of the candidate’s scholarly contributions.]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="337AA1BE" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="00000000">
+          <w:p w14:paraId="029BD470" w14:textId="5FA47E00" w:rsidR="008860AA" w:rsidRDefault="00000000" w:rsidP="00F80C9E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="720" w:right="184"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008860AA" w14:paraId="161AE840" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="184B25BB" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="008860AA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15F3264B" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="008860AA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -2322,52 +2293,60 @@
           </w:p>
           <w:p w14:paraId="6834DC7F" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="720" w:right="184"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">[Please provide an analysis of whether these contributions meet the intellectual criteria for tenure, including the impact the candidate has </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">[Please provide an analysis of whether these contributions meet the intellectual criteria for tenure, including the impact the candidate has had on the field (e.g., whether the candidate is setting the agenda in the field), an indication of the candidate’s trajectory (how the candidate has distinguished themself from their cohort and is emerging as among the most influential figures in the field), and the candidate’s potential for future contributions. </w:t>
+              <w:t xml:space="preserve">had on the field (e.g., whether the candidate is setting the agenda in the field), an indication of the candidate’s trajectory (how the candidate has distinguished themself from their cohort and is emerging as among the most influential figures in the field), and the candidate’s potential for future contributions. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EFBE820" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="008860AA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="720" w:right="184"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3104F45C" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
@@ -2428,161 +2407,142 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="151273CD" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="008860AA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF13B90" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="28C1862B" w14:textId="565EF53B" w:rsidR="008860AA" w:rsidRDefault="00000000" w:rsidP="00F80C9E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="1E1E1E"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">G.  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Teaching, Advising, Mentoring</w:t>
             </w:r>
-          </w:p>
-[...49 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008860AA" w14:paraId="3C4BB498" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2825D569" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="008860AA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E78F26A" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="008860AA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10F89B1C" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4949B446" w14:textId="322F24E8" w:rsidR="00AB53A5" w:rsidRPr="00F80C9E" w:rsidRDefault="00AB53A5" w:rsidP="00F80C9E">
+            <w:pPr>
+              <w:spacing w:before="280" w:after="280"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[Please provide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>an evaluation of teaching, advising, and mentoring effectiveness and impact in a variety of settings with both undergraduate and graduate students (and postdocs, as relevant). In particular:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10F89B1C" w14:textId="728A9381" w:rsidR="008860AA" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="280" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="184"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -2744,60 +2704,51 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="184"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">An assessment of the candidate’s effectiveness and impact through their teaching. The FAS endorses a developmental view </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">of the candidate’s teaching, advising, and mentoring. </w:t>
+              <w:t xml:space="preserve">An assessment of the candidate’s effectiveness and impact through their teaching. The FAS endorses a developmental view of the candidate’s teaching, advising, and mentoring. </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>With this in mind, please</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> assess and reflect on aspects of their professional progression and on how they have addressed any areas of concern.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BFBF750" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="008860AA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
@@ -3081,119 +3032,118 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="36B5865C" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="008860AA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF0377C" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="568D7580" w14:textId="627FA426" w:rsidR="008860AA" w:rsidRDefault="00000000" w:rsidP="00F80C9E">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>H.  Service/Citizenship</w:t>
-            </w:r>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">[Please provide an evaluation of the candidate’s service/citizenship in the department, School, University, and broader academic community. In particular: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008860AA" w14:paraId="20227E14" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66086428" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="008860AA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AF73476" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="008860AA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28A47C38" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2FF6F7C3" w14:textId="051FD036" w:rsidR="00AB53A5" w:rsidRDefault="00AB53A5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="280"/>
+              <w:ind w:right="184"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[Please provide an evaluation of the candidate’s service/citizenship in the department, School, University, and broader academic community. In particular:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28A47C38" w14:textId="1A6F03F1" w:rsidR="008860AA" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="280"/>
               <w:ind w:right="184"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please provide:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="493E32A8" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:pBdr>
@@ -3384,59 +3334,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BC60D21" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_heading=h.2et92p0" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="4"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Please include any verbatim evaluation(s) from the chair(s) of the </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">undergraduate degree/curricular standing committee(s) of which the candidate is a member, accompanied by the review committee's reflections on the evaluation(s).] </w:t>
+              <w:t xml:space="preserve">[Please include any verbatim evaluation(s) from the chair(s) of the undergraduate degree/curricular standing committee(s) of which the candidate is a member, accompanied by the review committee's reflections on the evaluation(s).] </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27F2A7D2" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="008860AA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008860AA" w14:paraId="2110AA95" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="490"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="27EE8645" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="008860AA">
             <w:pPr>
               <w:rPr>
@@ -3508,65 +3450,73 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436AF1E3" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="008860AA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78CE6156" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="138F120E" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">[If available, please include a link to a videotaped talk (ideally, a talk the candidate gave before coming up for tenure).] </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="78CE6156" w14:textId="77777777" w:rsidR="00AB53A5" w:rsidRDefault="00AB53A5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008860AA" w14:paraId="6E7221DC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="490"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="5FBC5FBB" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="008860AA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
@@ -3977,131 +3927,131 @@
           </w:p>
           <w:p w14:paraId="4AB758CE" w14:textId="2D9BD3D6" w:rsidR="00973ACF" w:rsidRPr="00973ACF" w:rsidRDefault="00973ACF" w:rsidP="00973ACF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2807CEB5" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="008860AA"/>
     <w:sectPr w:rsidR="008860AA">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3333A317" w14:textId="77777777" w:rsidR="0068174F" w:rsidRDefault="0068174F">
+    <w:p w14:paraId="5FF86C9C" w14:textId="77777777" w:rsidR="00DB6613" w:rsidRDefault="00DB6613">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4766F229" w14:textId="77777777" w:rsidR="0068174F" w:rsidRDefault="0068174F">
+    <w:p w14:paraId="2E5AC981" w14:textId="77777777" w:rsidR="00DB6613" w:rsidRDefault="00DB6613">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{AE41C065-AE33-9A46-90D2-D65BABB56139}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{84DFCA0C-2698-0741-AF15-9737C6F07FCF}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{16329123-73DC-D444-90CA-173ABCE8FFD7}"/>
-    <w:embedBold r:id="rId4" w:fontKey="{9D1B9E28-7DAE-A04B-846A-668EDD762375}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{44263193-0696-804C-A311-B7C952A338A3}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{D64485C9-C01A-2C4B-9B77-D1AEB7B57355}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...1 lines deleted...]
-    <w:embedBold r:id="rId6" w:fontKey="{ED194B54-40AA-B54A-AFBE-6FFEEEF0038A}"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{C828E48F-DF22-DF4A-8F20-45AB1B35BB27}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{6ABD25F3-1A47-1543-A3A7-E0E839C1EF08}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{2867B893-1E1B-EB42-B82A-C48E128A89E4}"/>
-    <w:embedItalic r:id="rId8" w:fontKey="{80D71666-87EB-8546-A7C2-909D68DF64C0}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{1F784A42-5E61-5844-96D0-7294816A218C}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{54365508-2738-A940-9CEA-5D17C0862FD2}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{F4B279AC-AAB3-A245-AA67-14CC974F9DFF}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{19088097-0FB7-A245-B81C-9E9AB294C543}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33C80767" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -4132,76 +4082,76 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="1BD0D6CF" w14:textId="77777777" w:rsidR="008860AA" w:rsidRDefault="008860AA">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7128E16B" w14:textId="77777777" w:rsidR="0068174F" w:rsidRDefault="0068174F">
+    <w:p w14:paraId="359788F3" w14:textId="77777777" w:rsidR="00DB6613" w:rsidRDefault="00DB6613">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2702BCDD" w14:textId="77777777" w:rsidR="0068174F" w:rsidRDefault="0068174F">
+    <w:p w14:paraId="35E9DE29" w14:textId="77777777" w:rsidR="00DB6613" w:rsidRDefault="00DB6613">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16847604"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9ABA6490"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5163,109 +5113,115 @@
   <w:num w:numId="4" w16cid:durableId="1631328338">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1842233150">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="515077363">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="410665545">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="767190636">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1414545829">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1117598833">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="155"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008860AA"/>
     <w:rsid w:val="000A5D75"/>
     <w:rsid w:val="00273F25"/>
+    <w:rsid w:val="00392D1A"/>
+    <w:rsid w:val="004E7AFB"/>
     <w:rsid w:val="005A2F3C"/>
     <w:rsid w:val="0068174F"/>
     <w:rsid w:val="006870CA"/>
     <w:rsid w:val="008860AA"/>
+    <w:rsid w:val="008C70A2"/>
     <w:rsid w:val="00973ACF"/>
     <w:rsid w:val="009764F4"/>
+    <w:rsid w:val="00AB53A5"/>
+    <w:rsid w:val="00DB6613"/>
     <w:rsid w:val="00EB160D"/>
     <w:rsid w:val="00F750B3"/>
+    <w:rsid w:val="00F80C9E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="15D4C121"/>
   <w15:docId w15:val="{48D27DF6-A2F8-E545-B892-3C390313E751}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5971,55 +5927,65 @@
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB53A5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -6305,50 +6271,50 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgL5y78+RVLQCGUm+XlYheqeVu4lQ==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDA4AHIhMThuSjZZTHBxNS1IWmpsNm1zd0Z1ODJXTzVqRnVhNHRC</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1284</Words>
-  <Characters>7388</Characters>
+  <Words>1294</Words>
+  <Characters>7376</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>284</Lines>
-  <Paragraphs>87</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8585</CharactersWithSpaces>
+  <CharactersWithSpaces>8653</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>