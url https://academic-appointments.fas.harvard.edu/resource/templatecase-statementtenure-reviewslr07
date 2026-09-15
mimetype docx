--- v0 (2026-07-13)
+++ v1 (2026-09-15)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="33CB0A51" w:rsidR="00A028F6" w:rsidRDefault="00273857">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Template_Case</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -67,86 +67,77 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Template_Tenure</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reviews_LR07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419B3D14" w14:textId="77777777" w:rsidR="004E2FDC" w:rsidRDefault="004E2FDC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="124681EA" w14:textId="29EB7A75" w:rsidR="004E2FDC" w:rsidRDefault="004E2FDC" w:rsidP="004E2FDC">
+    <w:p w14:paraId="124681EA" w14:textId="39A79B63" w:rsidR="004E2FDC" w:rsidRDefault="004E2FDC" w:rsidP="004E2FDC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Updated </w:t>
       </w:r>
-      <w:r w:rsidR="00273857">
+      <w:r w:rsidR="00513B46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>7/1</w:t>
-[...8 lines deleted...]
-        <w:t>/25</w:t>
+        <w:t>9/9/26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="00A028F6" w:rsidRDefault="00A028F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00A028F6" w:rsidRDefault="00A028F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00A028F6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
@@ -2746,132 +2737,132 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000007F" w14:textId="77777777" w:rsidR="00A028F6" w:rsidRDefault="00A028F6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A028F6">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="485D9CD6" w14:textId="77777777" w:rsidR="00A23A8B" w:rsidRDefault="00A23A8B">
+    <w:p w14:paraId="45B025C6" w14:textId="77777777" w:rsidR="00C23944" w:rsidRDefault="00C23944">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7652A8B0" w14:textId="77777777" w:rsidR="00A23A8B" w:rsidRDefault="00A23A8B">
+    <w:p w14:paraId="2877040A" w14:textId="77777777" w:rsidR="00C23944" w:rsidRDefault="00C23944">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{8CE3212B-96A8-FB48-9950-FDBBC5A11430}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{0E6B5981-9614-F14A-9B49-F2F371987DC7}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{36738ECF-C028-4647-AC4E-47347DEF4729}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{C171815F-EBC3-FF43-B97E-749891BC240E}"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{FF0DABA3-B75C-B149-9F44-E3473E95C348}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{FB8AB2C4-A87E-EA41-9672-8DFE07F7350C}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...1 lines deleted...]
-    <w:embedBold r:id="rId6" w:fontKey="{4544A6A7-072E-464A-B6F7-1948FA350E32}"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{BD5C90BA-D199-4745-913F-39EE511483C0}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{FEE1B8B0-991E-6D49-B0ED-0EF3BB37C5AB}"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:panose1 w:val="020B0600040502020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{A6C7CE54-917D-4B4C-8226-516057D3AE4C}"/>
-    <w:embedItalic r:id="rId9" w:fontKey="{08E47255-2812-694E-AE3D-CB2A7A5EDFE3}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{BF94D0E7-32B2-A04C-8AF5-E21FF012D773}"/>
+    <w:embedItalic r:id="rId9" w:fontKey="{0A3E9D21-CDE4-4546-A521-E10A72F7FB9C}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{FED9D523-4D3C-8E48-9B6B-3E3F3978D4CB}"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{98F8548B-303A-6D4D-B39F-688637F17A95}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00000082" w14:textId="77777777" w:rsidR="00A028F6" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -2894,51 +2885,51 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="00000083" w14:textId="77777777" w:rsidR="00A028F6" w:rsidRDefault="00A028F6">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00000080" w14:textId="12743488" w:rsidR="00A028F6" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -2969,70 +2960,70 @@
   </w:p>
   <w:p w14:paraId="00000081" w14:textId="77777777" w:rsidR="00A028F6" w:rsidRDefault="00A028F6">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3728D55D" w14:textId="77777777" w:rsidR="00A23A8B" w:rsidRDefault="00A23A8B">
+    <w:p w14:paraId="178D1C2F" w14:textId="77777777" w:rsidR="00C23944" w:rsidRDefault="00C23944">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B0944B0" w14:textId="77777777" w:rsidR="00A23A8B" w:rsidRDefault="00A23A8B">
+    <w:p w14:paraId="6DF080CA" w14:textId="77777777" w:rsidR="00C23944" w:rsidRDefault="00C23944">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01BE0B75"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="61AA411A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3997,110 +3988,113 @@
   <w:num w:numId="4" w16cid:durableId="733772427">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1051078901">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="83427465">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1399984687">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1943606930">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="53625618">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1674993408">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="155"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A028F6"/>
     <w:rsid w:val="000A5D75"/>
     <w:rsid w:val="0021464C"/>
     <w:rsid w:val="00273857"/>
     <w:rsid w:val="004E2FDC"/>
+    <w:rsid w:val="00513B46"/>
     <w:rsid w:val="005C1699"/>
     <w:rsid w:val="00841EDC"/>
+    <w:rsid w:val="008C70A2"/>
     <w:rsid w:val="009764F4"/>
     <w:rsid w:val="00A028F6"/>
     <w:rsid w:val="00A23A8B"/>
     <w:rsid w:val="00AC2E83"/>
     <w:rsid w:val="00AE7C10"/>
+    <w:rsid w:val="00C23944"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="65FCB433"/>
   <w15:docId w15:val="{48D27DF6-A2F8-E545-B892-3C390313E751}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4905,51 +4899,51 @@
     <w:rsid w:val="00B90EC4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -5225,58 +5219,58 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miHQY8TqRg8epl5wAgEGnrmpPn4ig==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzE4AHIhMUtDbmZlR1lPbUZiUFNvTG8xMnVPWERHS3JRTUdUaXZN</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1267</Words>
-  <Characters>7289</Characters>
+  <Words>1277</Words>
+  <Characters>7279</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>280</Lines>
-  <Paragraphs>86</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8470</CharactersWithSpaces>
+  <CharactersWithSpaces>8539</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>kday</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009BDC9219407185469C7FA4AF3BF8D2ED</vt:lpwstr>
   </property>
 </Properties>
 </file>