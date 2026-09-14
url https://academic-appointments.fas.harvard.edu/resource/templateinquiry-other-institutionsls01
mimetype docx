--- v0 (2026-07-13)
+++ v1 (2026-09-14)
@@ -1,88 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="7E44BBA7" w:rsidR="00A51D09" w:rsidRDefault="00CC6713">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Template</w:t>
-[...2 lines deleted...]
-        <w:t>_Inquiry</w:t>
+        <w:t>Template_Inquiry</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:t xml:space="preserve"> to Other Institutions_LS01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00A51D09" w:rsidRDefault="00A51D09">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000003" w14:textId="7298CEE0" w:rsidR="00A51D09" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000003" w14:textId="6268703B" w:rsidR="00A51D09" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
       </w:r>
-      <w:r w:rsidR="00CC6713">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00542778">
+        <w:t>9/9/26</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00A51D09" w:rsidRDefault="00A51D09" w:rsidP="00487AC8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00A51D09" w:rsidRDefault="00A51D09"/>
     <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00A51D09" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:rPr>
@@ -131,67 +122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MrMrs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>» «FirstName» «</w:t>
-[...15 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>» «FirstName» «LastName»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00A51D09" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«Title»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="00A51D09" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -483,84 +458,84 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Chair, Search Committee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="00A51D09" w:rsidRDefault="00A51D09"/>
     <w:sectPr w:rsidR="00A51D09">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25655068"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F9C6B978"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -638,95 +613,97 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1872718950">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="160"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A51D09"/>
     <w:rsid w:val="000A5D75"/>
     <w:rsid w:val="00487AC8"/>
+    <w:rsid w:val="00542778"/>
+    <w:rsid w:val="008C70A2"/>
     <w:rsid w:val="00970452"/>
     <w:rsid w:val="00A51D09"/>
     <w:rsid w:val="00CC6713"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="46A3ADED"/>
   <w15:docId w15:val="{B744DA62-8300-984A-9096-86FBC75289E7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1357,51 +1334,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>