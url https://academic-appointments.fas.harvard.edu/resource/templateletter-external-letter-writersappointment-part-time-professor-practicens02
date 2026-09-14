--- v0 (2026-07-11)
+++ v1 (2026-09-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="29506D42" w:rsidR="00C25FEE" w:rsidRDefault="00303FF9">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Template_Letter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -63,100 +63,83 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Writers_Appointment</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> to Part-Time Professor of the Practice_NS02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00C25FEE" w:rsidRDefault="00C25FEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000003" w14:textId="53A7DD8C" w:rsidR="00C25FEE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000003" w14:textId="6A661374" w:rsidR="00C25FEE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
       </w:r>
-      <w:r w:rsidR="001318FA">
+      <w:r w:rsidR="00B73781">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>9/15</w:t>
+        <w:t>9/9/26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>/2</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00C25FEE" w:rsidRDefault="00C25FEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00C25FEE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -295,65 +278,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="00C25FEE" w:rsidRDefault="00C25FEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="00C25FEE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1620"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dear </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> &lt;&lt;LastName&gt;&gt;,</w:t>
+        <w:t>Dear Professor &lt;&lt;LastName&gt;&gt;,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="00C25FEE" w:rsidRDefault="00C25FEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1620" w:firstLine="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="00C25FEE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">We write to ask for your advice as we consider appointing [NAME] to the rank of part-time professor of the practice in the Department of [DEPARTMENT NAME] at Harvard University. We would greatly appreciate your assessment of [NAME] according to the criteria below, and a specific recommendation as to </w:t>
       </w:r>
@@ -397,51 +366,69 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1E1E1E"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Part-time professors of the practice are normally half-time or less than half-time appointments that are reserved for individuals who blend scholarship and professional leadership outside the academy with demonstrated excellence in teaching. These appointments result from unique opportunities to take advantage of the expertise of individuals, in such areas as the private sector, government, and the arts, who </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1E1E1E"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>are located in</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1E1E1E"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Boston area but whose primary employment is not at Harvard</w:t>
+        <w:t xml:space="preserve"> the Boston </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1E1E1E"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>area</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1E1E1E"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but whose primary employment is not at Harvard</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.” This is not a tenure-track position.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="00C25FEE" w:rsidRDefault="00C25FEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="360" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000018" w14:textId="6BD06DDE" w:rsidR="00C25FEE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="360" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -667,136 +654,137 @@
         <w:t>Chair, Department of [DEPARTMENT NAME]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="00C25FEE" w:rsidRDefault="00C25FEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="00C25FEE" w:rsidRDefault="00C25FEE"/>
     <w:sectPr w:rsidR="00C25FEE">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="155"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C25FEE"/>
     <w:rsid w:val="001318FA"/>
     <w:rsid w:val="00303FF9"/>
+    <w:rsid w:val="008C70A2"/>
     <w:rsid w:val="008D268A"/>
+    <w:rsid w:val="00B73781"/>
     <w:rsid w:val="00C25FEE"/>
     <w:rsid w:val="00CB5378"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1291C242"/>
   <w15:docId w15:val="{0BFDE243-F93F-9748-AFDC-6FE028018220}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1441,51 +1429,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -1768,49 +1756,49 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhnR4TNp1A7JBtK1gbaBamzqA96QQ==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGw4AHIhMTRVa2xRMFBvY1FWb0NUcTRkTXFjQ2RNWDRZS3dUY1Qy</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>354</Words>
-  <Characters>2019</Characters>
+  <Characters>2018</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2369</CharactersWithSpaces>
+  <CharactersWithSpaces>2368</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>