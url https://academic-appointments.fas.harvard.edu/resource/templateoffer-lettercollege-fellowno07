--- v0 (2026-07-09)
+++ v1 (2026-09-14)
@@ -3,150 +3,145 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="62FEF11D" w:rsidR="00425E20" w:rsidRDefault="002008EC" w:rsidP="002008EC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Template</w:t>
       </w:r>
       <w:r w:rsidR="0001476D">
-        <w:t>_Offer Letter_College Fellow_NO07</w:t>
+        <w:t>_Offer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0001476D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0001476D">
+        <w:t>Letter_College</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0001476D">
+        <w:t xml:space="preserve"> Fellow_NO07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00425E20" w:rsidRDefault="00425E20">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000003" w14:textId="24C1765E" w:rsidR="00425E20" w:rsidRDefault="0001476D">
+    <w:p w14:paraId="00000003" w14:textId="6239EFEB" w:rsidR="00425E20" w:rsidRDefault="0001476D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
       </w:r>
-      <w:r w:rsidR="00B56C51">
+      <w:r w:rsidR="004F5C29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007B3496">
+        <w:t>7/1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B56C51">
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="007B3496">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>/2</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00425E20" w:rsidRDefault="00425E20">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00425E20" w:rsidRDefault="00425E20">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00425E20" w:rsidRDefault="0001476D">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:rPr>
@@ -166,51 +161,67 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="00425E20" w:rsidRDefault="00425E20">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="00425E20" w:rsidRDefault="0001476D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>«MrMrsDr» «FirstName» «LastName»</w:t>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>MrMrsDr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>» «FirstName» «LastName»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00425E20" w:rsidRDefault="0001476D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>«Title»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00425E20" w:rsidRDefault="0001476D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -226,51 +237,76 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>«University»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="00425E20" w:rsidRDefault="0001476D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>«City», «State»  «PostalCode»</w:t>
+        <w:t>«City», «State</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>»  «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>PostalCode</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="00425E20" w:rsidRDefault="0001476D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>«Country»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="00425E20" w:rsidRDefault="00425E20">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -392,51 +428,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00135855">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000014" w14:textId="33EB0538" w:rsidR="00425E20" w:rsidRDefault="007B3496">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3496">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>With this appointment, you may be represented by the Harvard Academic Workers (HAW) - UAW for purposes of collective bargaining and matters affecting your compensation and working conditions. Your full-time base salary for academic year 20[XX]-20[XX] will be $[XX,XXX], paid to you on a biweekly basis, plus benefits. However, the University and the HAW-UAW are currently negotiating their first agreement, which may alter the terms and conditions of your employment.</w:t>
+        <w:t>With this appointment, you may be represented by the Harvard Academic Workers (HAW) - UAW for purposes of collective bargaining and matters affecting your compensation and working conditions. Your full-time base salary for academic year 20[XX]-20[XX] will be $[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B3496">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>XX,XXX</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B3496">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>], paid to you on a biweekly basis, plus benefits. However, the University and the HAW-UAW are currently negotiating their first agreement, which may alter the terms and conditions of your employment.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0001476D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Your salary, which is for [INSERT NUMBER] months of work, will be paid out over [INSERT NUMBER] months. The Faculty of Arts and Sciences provides each College Fellow with $3,000 in research funds. Please contact [DEPARTMENTAL CONTACT NAME] at [EMAIL ADDRESS] or [PHONE NUMBER] to access these funds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="00425E20" w:rsidRDefault="0001476D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
@@ -446,77 +498,125 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Our understanding is that you will teach three courses (or equivalent) during this appointment [AND, IF APPLICABLE, DESCRIPTION OF COURSES], while having ample time to pursue your own research. We assume that you will also be willing to consult informally with our undergraduate and graduate students about a variety of topics, to read their papers, proposals, and occasional chapters, and to share your insights and suggestions with them. [DUTIES SHOULD BE CUSTOMIZED TO SPECIFIC JOB DESCRIPTIONS IN EACH DEPARTMENT.] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="00425E20" w:rsidRDefault="0001476D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">You will also have opportunities for mentoring on both pedagogy and career development. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>I will match you with a senior faculty mentor [OR “with Professor (NAME),”] who will take a special interest in advising you with regard to research and University activities. We hope this mentoring relationship will be a helpful resource in your professional development.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="00425E20" w:rsidRDefault="0001476D">
+        <w:t xml:space="preserve">I will match you with a senior faculty mentor [OR “with Professor (NAME),”] who will take a special interest in advising you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> research and University activities. We hope this mentoring relationship will be a helpful resource in your professional development.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000017" w14:textId="63B60421" w:rsidR="00425E20" w:rsidRDefault="004F5C29">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>All appointments are contingent upon approval of an appropriate visa as required by U.S. Citizenship and Immigration Services (USCIS). The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. In the event that you are unable to obtain a visa and any other required authorization within that time for any reason, Harvard shall have no obligation to pay the salary specified for the appointment.</w:t>
+      <w:r w:rsidRPr="004F5C29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>All appointments are contingent upon the employee obtaining the appropriate immigration status, as approved by U.S. Citizenship and Immigration Services (USCIS).</w:t>
+      </w:r>
+      <w:r w:rsidR="0001476D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0001476D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0001476D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you are unable to obtain a visa and any other required authorization within that time for any reason, Harvard shall have no obligation to pay the salary specified for the appointment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="00425E20" w:rsidRDefault="0001476D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">As a College Fellow, you will be invited to attend an orientation organized and hosted jointly by the FAS Office for Faculty Affairs and the Derek Bok Center for Teaching and Learning. The orientation, held in August, is designed to ease the transition to Harvard by providing an introduction to the FAS and the University, while also giving you access to information and a host of pedagogical resources as you begin your teaching at Harvard. We strongly encourage you to attend the orientation, as it will provide a solid foundation for your work in the year ahead. Throughout the academic year, there will be additional events and opportunities to collaborate and network with other Fellows in the College Fellows Program. </w:t>
+        <w:t xml:space="preserve">As a College Fellow, you will be invited to attend an orientation organized and hosted jointly by the FAS Office for Faculty Affairs and the Derek Bok Center for Teaching and Learning. The orientation, held in August, is designed to ease the transition to Harvard by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>providing an introduction to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the FAS and the University, while also giving you access to information and a host of pedagogical resources as you begin your teaching at Harvard. We strongly encourage you to attend the orientation, as it will provide a solid foundation for your work in the year ahead. Throughout the academic year, there will be additional events and opportunities to collaborate and network with other Fellows in the College Fellows Program. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001A" w14:textId="4DD819AE" w:rsidR="00425E20" w:rsidRDefault="0001476D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>You will also be eligible for subsidized, comprehensive benefits at Harvard. Most of the benefit plans require a contribution from participants for coverage. More information on benefits costs is available</w:t>
       </w:r>
       <w:r w:rsidR="00B207FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00B207FB" w:rsidRPr="00B207FB">
@@ -589,67 +689,73 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
           </w:rPr>
           <w:t>FAS Appointment and Promotion Handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Harvard is committed to building an inclusive community where people from all backgrounds feel welcomed and valued. We expect members of our community to </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00B207FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>treat everyone with respect, not engage in harassment of any kind</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>, and behave professionally with students and colleagues, both on campus and off (including refraining from any one-on-one activities with undergraduates in which alcohol is involved).</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>and behave professionally with students and colleagues, both on campus and off (including refraining from any one-on-one activities with undergraduates in which alcohol is involved).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="00425E20" w:rsidRDefault="0001476D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If you have any questions about this offer, feel free to contact me at [PHONE NUMBER] or [EMAIL ADDRESS], or [NAME OF DEPARTMENT ADMINISTRATOR], the Department Administrator. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001C" w14:textId="19F2DB2C" w:rsidR="00425E20" w:rsidRDefault="0001476D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">I and my colleagues look forward to working with you in the Department of [DEPARTMENT NAME]. We are confident that the Department’s lively intellectual environment will be stimulating to your intellectual and professional growth. In addition, information about Harvard’s many cultural and intellectual resources can be found </w:t>
       </w:r>
       <w:r w:rsidR="00F07989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00F07989">
@@ -852,91 +958,91 @@
     <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="00425E20" w:rsidRDefault="00425E20">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="00425E20" w:rsidRDefault="00425E20">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00425E20">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35F419F7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AA50347E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -1014,120 +1120,127 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="550504500">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00425E20"/>
+    <w:rsid w:val="0000437D"/>
     <w:rsid w:val="0001476D"/>
     <w:rsid w:val="00044C06"/>
     <w:rsid w:val="00116741"/>
     <w:rsid w:val="001228E4"/>
     <w:rsid w:val="00135855"/>
+    <w:rsid w:val="001C612C"/>
     <w:rsid w:val="002008EC"/>
     <w:rsid w:val="002E306C"/>
     <w:rsid w:val="002E5CC4"/>
     <w:rsid w:val="00425E20"/>
+    <w:rsid w:val="00485B63"/>
+    <w:rsid w:val="004F5C29"/>
     <w:rsid w:val="005B03B6"/>
     <w:rsid w:val="007410BC"/>
     <w:rsid w:val="0076361C"/>
     <w:rsid w:val="007B3496"/>
     <w:rsid w:val="00864414"/>
+    <w:rsid w:val="008C70A2"/>
     <w:rsid w:val="00931FA5"/>
     <w:rsid w:val="00945AC4"/>
+    <w:rsid w:val="009764F4"/>
     <w:rsid w:val="009B5D9D"/>
     <w:rsid w:val="00B207FB"/>
     <w:rsid w:val="00B56C51"/>
     <w:rsid w:val="00CA3E9B"/>
     <w:rsid w:val="00D41E2E"/>
     <w:rsid w:val="00D6081F"/>
     <w:rsid w:val="00D65E91"/>
     <w:rsid w:val="00F07989"/>
     <w:rsid w:val="00F1314B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2AB632E1"/>
   <w15:docId w15:val="{0E6B2F6B-8279-6542-9CA7-63AB0CD23742}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1606,50 +1719,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
@@ -1829,51 +1943,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA462F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oc.finance.harvard.edu/electronic-i-9-new-hires-Section-2-centralization" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.harvard.edu/health-benefits" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.harvard.edu/gazette/harvard-events/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/chapter-2f" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facultyresources.fas.harvard.edu/onboarding-overview-new-faculty" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.fas.harvard.edu/ten-year-calendar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.harvard.edu/research-policies-compliance/participation-agreements-and-visitor-participation-agreements/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2148,50 +2262,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhvRCkfBVf+2CGgKsSABucayFlrZA==">CgMxLjAijQIKC0FBQUJMSHEzMEdjEtcBCgtBQUFCTEhxMzBHYxILQUFBQkxIcTMwR2MaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwOTU1NzczNTA3Mjk2Mjg5NzIyOCgAOAAw54y9o+wxON6UvaPsMUo0CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaDMLX2uQBBiIECEcQAVoMbnZibzMzcjk2OWc5cgIgAHgAggEUc3VnZ2VzdC5kdzVhb2MyYmQ3NnOIAQKaAQYIABAAGACwAQC4AQEY54y9o+wxIN6UvaPsMTAAQhRzdWdnZXN0LmR3NWFvYzJiZDc2czIIaC5namRneHMyCWguMzBqMHpsbDgAaiQKFHN1Z2dlc3QuZ3Rwc2hqeDF0YXpjEgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC5jOXg2Njl0enJ5bjESDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LnRjZXBlanRvbzU4cRIMS2F0ZSBGbGVtaW5naiQKE3N1Z2dlc3QubTR3cDlkZzJ4c2sSDUtlbmRyYSBCYXJiZXJqJAoUc3VnZ2VzdC43YWVsdTR1bDU1N3ESDEthdGUgRmxlbWluZ2okChRzdWdnZXN0Lmg2aGpodmdkeW5taxIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QuZHc1YW9jMmJkNzZzEgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC5ncWtsdDZ1Y2R3bWwSDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LmZoMTIyd2sxZmNnchIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QuZ3BpeG83ejRiM2h6EgxLYXRlIEZsZW1pbmdqJQoUc3VnZ2VzdC4xM3NkaW9rZjAzdmISDUtlbmRyYSBCYXJiZXJyITF2ZDVudUVGem9ZZzdtRzhGVkdUaFdibkNDemxBcWppRw==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="92626234-b09f-4ffb-87fc-d0f98d06d66f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F8E1C5A656D04446B110B027AB0B06C1" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="968b687f1c5ecc2fc5ded25f4a7cc634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="92626234-b09f-4ffb-87fc-d0f98d06d66f" xmlns:ns3="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="931c162ae985543509bf7ce80ce28c28" ns2:_="" ns3:_="">
     <xsd:import namespace="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <xsd:import namespace="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2370,153 +2510,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F5ABBD3-D3FE-4FE2-A69D-518131BDFB5A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
+    <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</go:gDocsCustomXmlDataStorage>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E771F243-8BD2-474A-A32C-2A03DDFA3785}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E74245CE-00BB-44E5-A731-13CBB9D057CD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1174</Words>
-  <Characters>6473</Characters>
+  <Words>1145</Words>
+  <Characters>6528</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>113</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7616</CharactersWithSpaces>
+  <CharactersWithSpaces>7658</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F8E1C5A656D04446B110B027AB0B06C1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>