--- v0 (2026-07-11)
+++ v1 (2026-09-16)
@@ -1,121 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="6E2E1702" w:rsidR="004A6961" w:rsidRDefault="00EA7E4E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Template</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Template_Offer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>_Offer</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Letter_Dependent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Letter_Dependent</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Lecturer: Reappointment_NO10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="004A6961" w:rsidRDefault="004A6961"/>
     <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="004A6961" w:rsidRDefault="004A6961">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000004" w14:textId="1C89160B" w:rsidR="004A6961" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000004" w14:textId="6D1CD768" w:rsidR="004A6961" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
       </w:r>
       <w:r w:rsidR="00EA7E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -124,60 +115,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00EA7E4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>/2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C6531B">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91B19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="004A6961" w:rsidRDefault="004A6961">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="004A6961" w:rsidRDefault="004A6961">
       <w:pPr>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="004A6961" w:rsidRDefault="00000000">
@@ -320,130 +311,146 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">I am pleased to confirm your reappointment as Lecturer on [SUBJECT] in the Department of [DEPARTMENT NAME] at Harvard University. Your appointment will begin on [DATE] and end on [DATE]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">[Allston Burr Resident Deans have one-year appointments.] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>This [paid/unpaid] appointment, which is part-time, is concomitant and dependent upon your position as [NAME OF ADMINISTRATIVE POSITION]. Our understanding is that you will teach [COURSE NAME]. [If there are any additional duties related to this position, please insert them here.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="004A6961" w:rsidRDefault="004A6961">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000016" w14:textId="676F5568" w:rsidR="004A6961" w:rsidRPr="00C6531B" w:rsidRDefault="00C6531B" w:rsidP="00C6531B">
+    <w:p w14:paraId="00000016" w14:textId="676F5568" w:rsidR="004A6961" w:rsidRDefault="00C6531B" w:rsidP="00C6531B">
       <w:pPr>
         <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">With this lecturer appointment, you </w:t>
+      </w:r>
+      <w:r w:rsidR="00A729E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">With this lecturer appointment, you </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A729E9">
+        <w:t>may be</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>may be</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> represented by the Harvard Academic Workers (HAW) - UAW for purposes of collective bargaining and matters affecting your </w:t>
+      </w:r>
+      <w:r w:rsidR="00430A77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> represented by the Harvard Academic Workers (HAW) - UAW for purposes of collective bargaining and matters affecting your </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00430A77">
+        <w:t>employment</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>employment</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> conditions. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>You will continue to be eligible for subsidized, comprehensive benefits at Harvard, through your position as [NAME OF ADMINISTRATIVE POSITION].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B5D195" w14:textId="130B5EF6" w:rsidR="00B91B19" w:rsidRPr="00C6531B" w:rsidRDefault="00B91B19" w:rsidP="00C6531B">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> conditions. </w:t>
-[...5 lines deleted...]
-        <w:t>You will continue to be eligible for subsidized, comprehensive benefits at Harvard, through your position as [NAME OF ADMINISTRATIVE POSITION].</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91B19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>All appointments are contingent upon the employee obtaining the appropriate immigration status, as approved by U.S. Citizenship and Immigration Services (USCIS).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000017" w14:textId="2C7589A4" w:rsidR="004A6961" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>This is a [one year/one term] appointment. Reappointment may be possible, contingent upon your position as [NAME OF ADMINISTRATIVE POSITION], your performance as a lecturer, the continuing need for the position in the department, and the authorization of the divisional dean. Renewal is not automatic; evaluations take into account student evaluations and collegial relations and may include class visits. Desirable qualities in a Lecturer are excellence in classroom teaching, readiness to contribute to the courses through materials preparation and assistance to graduate students, accessibility to students who need extra help, and a willingness to learn new approaches and techniques and to work on any areas that might need improvement. [NAME] will be happy to speak with you at any time about your performance. If it is determined that your performance is not satisfactory, the appointment may be terminated without notice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="004A6961" w:rsidRDefault="004A6961">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="004A6961" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">We look forward to working with you next year. Please formally respond to this letter by [DATE]. If you have any questions, please feel free to contact me. Thank you for your support of [DEPARTMENT]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="004A6961" w:rsidRDefault="004A6961">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="004A6961" w:rsidRDefault="004A6961">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="004A6961" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:rPr>
@@ -561,130 +568,134 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="004A6961" w:rsidRDefault="004A6961">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004A6961">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A6961"/>
+    <w:rsid w:val="0000437D"/>
     <w:rsid w:val="00044C06"/>
+    <w:rsid w:val="00077022"/>
     <w:rsid w:val="000A5D75"/>
     <w:rsid w:val="00430A77"/>
     <w:rsid w:val="004A6961"/>
+    <w:rsid w:val="008C70A2"/>
     <w:rsid w:val="00A729E9"/>
+    <w:rsid w:val="00B91B19"/>
     <w:rsid w:val="00C6531B"/>
     <w:rsid w:val="00EA7E4E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2F0E51A6"/>
   <w15:docId w15:val="{48D27DF6-A2F8-E545-B892-3C390313E751}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1225,51 +1236,51 @@
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00430A77"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="736322717">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1592,49 +1603,49 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhmnP++Wq8poYsR8fc/73GxBlj7KQ==">CgMxLjAyCGguZ2pkZ3hzOAByITFFV0FUYXd0ODY0aEM5MDNzSGNEcFJyUkdrQUdJODM0SQ==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>345</Words>
-  <Characters>1969</Characters>
+  <Words>369</Words>
+  <Characters>2107</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2310</CharactersWithSpaces>
+  <CharactersWithSpaces>2472</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>