--- v1 (2026-09-14)
+++ v2 (2026-10-04)
@@ -397,56 +397,55 @@
         <w:t xml:space="preserve">You will receive an annual salary of $[XX,XXX] for your [CHOOSE ONE: full-time/part-time] position. [FOR PART-TIME APPOINTMENTS: This is based on a full-time equivalent salary of $[XX,XXX].]  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="135F976E" w14:textId="77777777" w:rsidR="009E143A" w:rsidRPr="009E143A" w:rsidRDefault="009E143A" w:rsidP="009E143A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E143A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This will be a paid, [SPECIFY ONE: full-time/part-time], benefits-eligible position. With this appointment, you may be represented by the Harvard Academic Workers (HAW) - UAW for purposes of collective bargaining and matters affecting your compensation and working conditions. You will receive an annual salary of $[SALARY] paid to you on a biweekly basis. However, the University and the HAW-UAW are currently negotiating their first agreement, which may alter the terms and conditions of your employment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52B8D3C0" w14:textId="77777777" w:rsidR="00762D2D" w:rsidRDefault="00762D2D" w:rsidP="00762D2D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000015" w14:textId="247F4A8E" w:rsidR="002500F3" w:rsidRPr="00B22B64" w:rsidRDefault="00B22B64" w:rsidP="00B22B64">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="00000015" w14:textId="247F4A8E" w:rsidR="002500F3" w:rsidRDefault="00B22B64" w:rsidP="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">This position will be eligible for Harvard University’s subsidized, comprehensive medical, dental, vision, and other benefits. Most of the benefit plans require a contribution from participants for coverage. More information on benefits costs is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="004A5AFD" w:rsidRPr="004A5AFD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Please note that you must enroll in benefits </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -460,50 +459,64 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">As you must first complete your I-9 form, instructions on how to complete this form online will be emailed to you. If you have not received these instructions, please contact [CONTACT NAME], at [PHONE NUMBER] or [EMAIL ADDRESS] as soon as possible to send the instructions on how to complete the I-9.  Once your completed I-9 has been processed, you will be able to enroll in benefits. More information on completing the I-9 form is also available </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="004A5AFD" w:rsidRPr="004A5AFD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1670755B" w14:textId="79488211" w:rsidR="00FF2331" w:rsidRPr="00FF2331" w:rsidRDefault="00FF2331" w:rsidP="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2331">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Special note for international employees: you must be physically present in the U.S. before you can complete your Form I-9. Once you complete Section 1 of the I-9, Harvard will email you a link to Sprintax Calculus, the system that will determine how much U.S. tax is withheld from your paycheck. You can complete Sprintax Calculus during your appointment for Section 2 of the I-9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[INSERT ADDITIONAL RELEVANT INFORMATION FOR THE POSITION, SUCH AS OFFICE/DESK SPACE, RESEARCH ALLOWANCE, TRAVEL ALLOWANCE, INSTITUTE OR CENTER AFFILIATIONS AND RESOURCES, ETC.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -722,50 +735,51 @@
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="4320" w:firstLine="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>[FACULTY MENTOR NAME]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="4320" w:firstLine="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[TITLE]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000024" w14:textId="1030BC48" w:rsidR="002500F3" w:rsidRPr="00FE1350" w:rsidRDefault="00B22B64" w:rsidP="00FE1350">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="4320" w:firstLine="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -774,166 +788,166 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Department of [DEPARTMENT NAME]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002500F3" w:rsidRPr="00FE1350">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E0C8CB3" w14:textId="77777777" w:rsidR="00807620" w:rsidRDefault="00807620" w:rsidP="0045139B">
+    <w:p w14:paraId="17D5468C" w14:textId="77777777" w:rsidR="00E6181B" w:rsidRDefault="00E6181B" w:rsidP="0045139B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FF8A8E8" w14:textId="77777777" w:rsidR="00807620" w:rsidRDefault="00807620" w:rsidP="0045139B">
+    <w:p w14:paraId="5EEF3703" w14:textId="77777777" w:rsidR="00E6181B" w:rsidRDefault="00E6181B" w:rsidP="0045139B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="76AD9B9F" w14:textId="77777777" w:rsidR="00807620" w:rsidRDefault="00807620">
+    <w:p w14:paraId="17C87AFB" w14:textId="77777777" w:rsidR="00E6181B" w:rsidRDefault="00E6181B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A861565" w14:textId="77777777" w:rsidR="0045139B" w:rsidRDefault="0045139B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="031FEE43" w14:textId="77777777" w:rsidR="0045139B" w:rsidRDefault="0045139B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59C2DCA3" w14:textId="77777777" w:rsidR="0045139B" w:rsidRDefault="0045139B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02C00E49" w14:textId="77777777" w:rsidR="00807620" w:rsidRDefault="00807620" w:rsidP="0045139B">
+    <w:p w14:paraId="0B5AA0C8" w14:textId="77777777" w:rsidR="00E6181B" w:rsidRDefault="00E6181B" w:rsidP="0045139B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A10BDD4" w14:textId="77777777" w:rsidR="00807620" w:rsidRDefault="00807620" w:rsidP="0045139B">
+    <w:p w14:paraId="02257D3C" w14:textId="77777777" w:rsidR="00E6181B" w:rsidRDefault="00E6181B" w:rsidP="0045139B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2F9E4D11" w14:textId="77777777" w:rsidR="00807620" w:rsidRDefault="00807620">
+    <w:p w14:paraId="4825160E" w14:textId="77777777" w:rsidR="00E6181B" w:rsidRDefault="00E6181B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F948962" w14:textId="77777777" w:rsidR="0045139B" w:rsidRDefault="0045139B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FAA6240" w14:textId="77777777" w:rsidR="0045139B" w:rsidRDefault="0045139B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -978,79 +992,82 @@
     <w:rsidRoot w:val="002500F3"/>
     <w:rsid w:val="000001C5"/>
     <w:rsid w:val="0000437D"/>
     <w:rsid w:val="00017836"/>
     <w:rsid w:val="00044C06"/>
     <w:rsid w:val="000B5B1B"/>
     <w:rsid w:val="000E0D5F"/>
     <w:rsid w:val="00105AF1"/>
     <w:rsid w:val="001228E4"/>
     <w:rsid w:val="00133910"/>
     <w:rsid w:val="00162224"/>
     <w:rsid w:val="00182C1B"/>
     <w:rsid w:val="002500F3"/>
     <w:rsid w:val="00392D1A"/>
     <w:rsid w:val="003C4DA1"/>
     <w:rsid w:val="004441D3"/>
     <w:rsid w:val="0045139B"/>
     <w:rsid w:val="00487C6A"/>
     <w:rsid w:val="00496C22"/>
     <w:rsid w:val="004A5AFD"/>
     <w:rsid w:val="004C280F"/>
     <w:rsid w:val="00516C80"/>
     <w:rsid w:val="00552DA8"/>
     <w:rsid w:val="00566222"/>
     <w:rsid w:val="005B5B43"/>
+    <w:rsid w:val="005D3656"/>
     <w:rsid w:val="006D1D98"/>
     <w:rsid w:val="00704635"/>
     <w:rsid w:val="00740124"/>
     <w:rsid w:val="00762D2D"/>
     <w:rsid w:val="0076361C"/>
     <w:rsid w:val="007B2A4B"/>
     <w:rsid w:val="007D69EE"/>
     <w:rsid w:val="00807620"/>
     <w:rsid w:val="008109CF"/>
     <w:rsid w:val="00871CDB"/>
     <w:rsid w:val="008C1BEF"/>
     <w:rsid w:val="009074C0"/>
     <w:rsid w:val="009413CD"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="009E143A"/>
     <w:rsid w:val="00A303B3"/>
     <w:rsid w:val="00B22B64"/>
     <w:rsid w:val="00B93D26"/>
     <w:rsid w:val="00C33825"/>
     <w:rsid w:val="00C559FE"/>
     <w:rsid w:val="00C86B1E"/>
     <w:rsid w:val="00CB30A5"/>
     <w:rsid w:val="00CF1810"/>
     <w:rsid w:val="00D35BDE"/>
     <w:rsid w:val="00D65E91"/>
     <w:rsid w:val="00DA1C4C"/>
+    <w:rsid w:val="00E6181B"/>
     <w:rsid w:val="00F406D3"/>
     <w:rsid w:val="00F64094"/>
     <w:rsid w:val="00FE1350"/>
+    <w:rsid w:val="00FF2331"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5A55F42B"/>
@@ -2040,50 +2057,59 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F8E1C5A656D04446B110B027AB0B06C1" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="968b687f1c5ecc2fc5ded25f4a7cc634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="92626234-b09f-4ffb-87fc-d0f98d06d66f" xmlns:ns3="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="931c162ae985543509bf7ce80ce28c28" ns2:_="" ns3:_="">
     <xsd:import namespace="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <xsd:import namespace="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2262,123 +2288,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="92626234-b09f-4ffb-87fc-d0f98d06d66f" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BDE2AB1-DE40-49D3-99AB-FBCDBCE03C58}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B6B8110-4F23-4E31-8C77-15F63C5007BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19967FEB-E132-41EF-B3F0-864BB2B03F19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>5764</Characters>
+  <Pages>3</Pages>
+  <Words>1068</Words>
+  <Characters>6089</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6762</CharactersWithSpaces>
+  <CharactersWithSpaces>7143</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F8E1C5A656D04446B110B027AB0B06C1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>