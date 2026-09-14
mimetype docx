--- v0 (2026-07-11)
+++ v1 (2026-09-14)
@@ -9,1524 +9,1161 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w:rsidR="002500F3" w:rsidP="7EEA5000" w:rsidRDefault="007D69EE" w14:paraId="00000001" w14:textId="66F4A31E">
+    <w:p w14:paraId="00000001" w14:textId="66F4A31E" w:rsidR="002500F3" w:rsidRDefault="007D69EE" w:rsidP="009413CD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="540" w:right="720"/>
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Template</w:t>
       </w:r>
-      <w:r w:rsidRPr="7EEA5000" w:rsidR="00B22B64">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="00B22B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_Offer Letter_ Fellow_ </w:t>
+      </w:r>
+      <w:r w:rsidR="0045139B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Salaried</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>_RO13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000003" w14:textId="31CFCA90" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F406D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>7/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1/</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="009E143A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002500F3" w:rsidP="7EEA5000" w:rsidRDefault="00B22B64" w14:paraId="00000004" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:ind w:left="540" w:right="720"/>
+    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidR="00B22B64">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002500F3" w:rsidP="7EEA5000" w:rsidRDefault="00B22B64" w14:paraId="00000005" w14:textId="77777777">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000005" w14:textId="46458298" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:firstLine="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002500F3" w:rsidP="7EEA5000" w:rsidRDefault="00B22B64" w14:paraId="00000007" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002500F3" w:rsidP="7EEA5000" w:rsidRDefault="00B22B64" w14:paraId="00000008" w14:textId="77777777">
-[...84 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000008" w14:textId="2D2BF0CC" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>First</w:t>
+      </w:r>
+      <w:r w:rsidR="00C559FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00C559FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Last</w:t>
+      </w:r>
+      <w:r w:rsidR="00C559FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="23453F3F" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="0F05D973" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>City, State</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="6E73CBD1" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Postal Code</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000C" w14:textId="6B5F1639" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Dear [NAME],</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002500F3" w:rsidP="7EEA5000" w:rsidRDefault="00B22B64" w14:paraId="0000000F" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>I am delighted to offer you an appointment as a Fellow in the Department/Center of [DEPARTMENT/CENTER NAME] at Harvard University, from [DATE] through [DATE]. As a Fellow, you will be under my direct supervision and will be expected to adhere to all Harvard University rules and requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002500F3" w:rsidP="7EEA5000" w:rsidRDefault="00B22B64" w14:paraId="00000010" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000010" w14:textId="0B9AB435" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This appointment is conditional on funding and institutional review. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F406D3" w:rsidRPr="00F406D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>All appointments are contingent upon the employee obtaining the appropriate immigration status, as approved by U.S. Citizenship and Immigration Services (USCIS).</w:t>
+      </w:r>
+      <w:r w:rsidR="00F406D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. [INSERT ONLY IF THE APPOINTMENT IS PAID: In the event that you are unable to obtain a visa and any other required authorization within that time for any reason, Harvard shall have no obligation to pay the salary specified for the appointment.] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="-180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You will receive an annual salary of $[XX,XXX] for your [CHOOSE ONE: full-time/part-time] position. [FOR PART-TIME APPOINTMENTS: This is based on a full-time equivalent salary of $[XX,XXX].]  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135F976E" w14:textId="77777777" w:rsidR="009E143A" w:rsidRPr="009E143A" w:rsidRDefault="009E143A" w:rsidP="009E143A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7EEA5000" w:rsidR="00B22B64">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="009E143A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">This appointment is conditional on funding and institutional review. All appointments are contingent upon approval of </w:t>
-[...199 lines deleted...]
-        </w:rPr>
         <w:t>This will be a paid, [SPECIFY ONE: full-time/part-time], benefits-eligible position. With this appointment, you may be represented by the Harvard Academic Workers (HAW) - UAW for purposes of collective bargaining and matters affecting your compensation and working conditions. You will receive an annual salary of $[SALARY] paid to you on a biweekly basis. However, the University and the HAW-UAW are currently negotiating their first agreement, which may alter the terms and conditions of your employment. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00762D2D" w:rsidP="7EEA5000" w:rsidRDefault="00762D2D" w14:paraId="52B8D3C0" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="52B8D3C0" w14:textId="77777777" w:rsidR="00762D2D" w:rsidRDefault="00762D2D" w:rsidP="00762D2D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000015" w14:textId="247F4A8E" w:rsidR="002500F3" w:rsidRPr="00B22B64" w:rsidRDefault="00B22B64" w:rsidP="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">This position will be eligible for Harvard University’s subsidized, comprehensive medical, dental, vision, and other benefits. Most of the benefit plans require a contribution from participants for coverage. More information on benefits costs is available </w:t>
       </w:r>
-      <w:hyperlink r:id="R7faa2287cdc64746">
-        <w:r w:rsidRPr="7EEA5000" w:rsidR="004A5AFD">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="004A5AFD" w:rsidRPr="004A5AFD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="7EEA5000" w:rsidR="00B22B64">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Please note that you must enroll in benefits </w:t>
       </w:r>
-      <w:r w:rsidRPr="7EEA5000" w:rsidR="00B22B64">
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
         </w:rPr>
         <w:t>within thirty days of the start date of your appointment</w:t>
       </w:r>
-      <w:r w:rsidRPr="7EEA5000" w:rsidR="00B22B64">
-[...28 lines deleted...]
-        <w:r w:rsidRPr="7EEA5000" w:rsidR="004A5AFD">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">As you must first complete your I-9 form, instructions on how to complete this form online will be emailed to you. If you have not received these instructions, please contact [CONTACT NAME], at [PHONE NUMBER] or [EMAIL ADDRESS] as soon as possible to send the instructions on how to complete the I-9.  Once your completed I-9 has been processed, you will be able to enroll in benefits. More information on completing the I-9 form is also available </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="004A5AFD" w:rsidRPr="004A5AFD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="7EEA5000" w:rsidR="00B22B64">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002500F3" w:rsidP="7EEA5000" w:rsidRDefault="00B22B64" w14:paraId="00000016" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[INSERT ADDITIONAL RELEVANT INFORMATION FOR THE POSITION, SUCH AS OFFICE/DESK SPACE, RESEARCH ALLOWANCE, TRAVEL ALLOWANCE, INSTITUTE OR CENTER AFFILIATIONS AND RESOURCES, ETC.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002500F3" w:rsidP="7EEA5000" w:rsidRDefault="00B22B64" w14:paraId="00000017" w14:textId="77777777">
+    <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
-        <w:ind w:left="540" w:right="720"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">I look forward to working with you on [TOPIC(S) OF RESEARCH]. </w:t>
       </w:r>
-      <w:r w:rsidRPr="7EEA5000" w:rsidR="00B22B64">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="white"/>
-          <w:lang w:val="en-US"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="7EEA5000" w:rsidR="00B22B64">
+        </w:rPr>
+        <w:t>Due to the importance of in-person mentoring with their faculty sponsor and having the opportunity to interact with colleagues and researchers within their department, it is expected that fellows work on campus.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="white"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7EEA5000" w:rsidR="00B22B64">
-[...147 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consider including some or all of the following and adapt to your group’s use: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition to your research, we expect you to participate in international conferences and publish conference and journal papers, to propose new directions and projects and assist in preparing research proposals, and to supervise and interact with graduate and undergraduate students. You may also have opportunities to assist with courses and to prep grant proposals. If you are funded in part or wholly by a grant or an award, you will be informed which grant(s)/awards(s) you will be working on at any given time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Feedback on performance will be provided on an annual basis. Reappointment may be possible and individuals may hold a Fellow appointment for a maximum of three consecutive years. If it is determined that your performance is not satisfactory, the appointment may be terminated or not renewed before the appointment end date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000019" w14:textId="132CAA0D" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">All incoming faculty and researchers at Harvard University are expected to review and sign an electronic version of the </w:t>
       </w:r>
-      <w:hyperlink r:id="R385481071586470e">
-        <w:r w:rsidRPr="7EEA5000" w:rsidR="00B22B64">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="004A5AFD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>Harvard University Participation Agreement</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="7EEA5000" w:rsidR="00B22B64">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, which is designed to help carry out the Harvard University Intellectual Property Policy and other research policies. Please review and electronically sign the Participation Agreement by the start of your appointment. [IF THE INDIVIDUAL IS WORKING IN A HARVARD LABORATORY AND IS NOT RECEIVING ANY FORM OF PAYMENT FROM HARVARD: “Please also submit an electronic PDF of a signed hard copy of the </w:t>
       </w:r>
-      <w:hyperlink r:id="R72df8631ff3c4e39">
-        <w:r w:rsidRPr="7EEA5000" w:rsidR="00B22B64">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="004A5AFD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>Acknowledgement of Risk and Release for Non-Harvard Personnel Using Harvard Research and Instructional Laboratory Facilities form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="7EEA5000" w:rsidR="00B22B64">
-[...21 lines deleted...]
-        <w:r w:rsidRPr="7EEA5000" w:rsidR="00B22B64">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, by the start of your appointment.”] For information on other FAS and University policies pertaining to your appointment, please see the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="004A5AFD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
           </w:rPr>
           <w:t>FAS Appointment and Promotion Handbook</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="7EEA5000" w:rsidR="00B22B64">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002500F3" w:rsidP="7EEA5000" w:rsidRDefault="00B22B64" w14:paraId="0000001A" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000001A" w14:textId="25C170F0" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="-180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Full-time Fellows are entitled to 20 days of vacation per year. This time may not roll over from year to year, and there can be no payout of unused vacation time when an appointment ends. Please discuss your vacation and holiday plans with me in advance.</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00496C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00496C22" w:rsidRPr="00496C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sick leave may be taken as needed, up to 12 business days of sick leave per year (equivalent to one day per month).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001B" w14:textId="57FAB5E8" w:rsidR="002500F3" w:rsidRDefault="00871CDB">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D602EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Please formally respond to this letter at your convenience. I hope to hear from you, if possible, by [DATE]. </w:t>
       </w:r>
-      <w:r w:rsidRPr="7EEA5000" w:rsidR="00B22B64">
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B22B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Formalities aside, we are extremely excited about having you join the [DEPARTMENT/CENTER NAME] as a Fellow and look forward to working with you. Please contact me if you have any questions regarding the terms of your appointment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002500F3" w:rsidP="7EEA5000" w:rsidRDefault="00B22B64" w14:paraId="0000001D" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:firstLine="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002500F3" w:rsidP="7EEA5000" w:rsidRDefault="00B22B64" w14:paraId="0000001E" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002500F3" w:rsidP="7EEA5000" w:rsidRDefault="00B22B64" w14:paraId="0000001F" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002500F3" w:rsidP="7EEA5000" w:rsidRDefault="00B22B64" w14:paraId="00000020" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002500F3" w:rsidP="7EEA5000" w:rsidRDefault="00B22B64" w14:paraId="00000021" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:firstLine="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[FACULTY MENTOR NAME]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002500F3" w:rsidP="7EEA5000" w:rsidRDefault="00B22B64" w14:paraId="00000022" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="002500F3" w:rsidRDefault="00B22B64">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:firstLine="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[TITLE]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002500F3" w:rsidP="7EEA5000" w:rsidRDefault="00B22B64" w14:paraId="00000023" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000024" w14:textId="1030BC48" w:rsidR="002500F3" w:rsidRPr="00FE1350" w:rsidRDefault="00B22B64" w:rsidP="00FE1350">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:firstLine="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Department of [DEPARTMENT NAME]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002500F3" w:rsidP="7EEA5000" w:rsidRDefault="002500F3" w14:paraId="00000024" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:sectPr w:rsidR="002500F3">
+    <w:sectPr w:rsidR="002500F3" w:rsidRPr="00FE1350">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00017836" w:rsidP="0045139B" w:rsidRDefault="00017836" w14:paraId="07BC6321" w14:textId="77777777">
+    <w:p w14:paraId="6E0C8CB3" w14:textId="77777777" w:rsidR="00807620" w:rsidRDefault="00807620" w:rsidP="0045139B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00017836" w:rsidP="0045139B" w:rsidRDefault="00017836" w14:paraId="143450D6" w14:textId="77777777">
+    <w:p w14:paraId="7FF8A8E8" w14:textId="77777777" w:rsidR="00807620" w:rsidRDefault="00807620" w:rsidP="0045139B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00017836" w:rsidRDefault="00017836" w14:paraId="4D46452B" w14:textId="77777777">
+    <w:p w14:paraId="76AD9B9F" w14:textId="77777777" w:rsidR="00807620" w:rsidRDefault="00807620">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="0045139B" w:rsidRDefault="0045139B" w14:paraId="0A861565" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A861565" w14:textId="77777777" w:rsidR="0045139B" w:rsidRDefault="0045139B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="0045139B" w:rsidRDefault="0045139B" w14:paraId="031FEE43" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="031FEE43" w14:textId="77777777" w:rsidR="0045139B" w:rsidRDefault="0045139B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="0045139B" w:rsidRDefault="0045139B" w14:paraId="59C2DCA3" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59C2DCA3" w14:textId="77777777" w:rsidR="0045139B" w:rsidRDefault="0045139B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00017836" w:rsidP="0045139B" w:rsidRDefault="00017836" w14:paraId="7174C127" w14:textId="77777777">
+    <w:p w14:paraId="02C00E49" w14:textId="77777777" w:rsidR="00807620" w:rsidRDefault="00807620" w:rsidP="0045139B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00017836" w:rsidP="0045139B" w:rsidRDefault="00017836" w14:paraId="010FA793" w14:textId="77777777">
+    <w:p w14:paraId="5A10BDD4" w14:textId="77777777" w:rsidR="00807620" w:rsidRDefault="00807620" w:rsidP="0045139B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00017836" w:rsidRDefault="00017836" w14:paraId="1D16C23B" w14:textId="77777777">
+    <w:p w14:paraId="2F9E4D11" w14:textId="77777777" w:rsidR="00807620" w:rsidRDefault="00807620">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="0045139B" w:rsidRDefault="0045139B" w14:paraId="0F948962" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F948962" w14:textId="77777777" w:rsidR="0045139B" w:rsidRDefault="0045139B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="0045139B" w:rsidRDefault="0045139B" w14:paraId="1FAA6240" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FAA6240" w14:textId="77777777" w:rsidR="0045139B" w:rsidRDefault="0045139B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="0045139B" w:rsidRDefault="0045139B" w14:paraId="695C0095" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="695C0095" w14:textId="77777777" w:rsidR="0045139B" w:rsidRDefault="0045139B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002500F3"/>
     <w:rsid w:val="000001C5"/>
+    <w:rsid w:val="0000437D"/>
     <w:rsid w:val="00017836"/>
     <w:rsid w:val="00044C06"/>
     <w:rsid w:val="000B5B1B"/>
+    <w:rsid w:val="000E0D5F"/>
     <w:rsid w:val="00105AF1"/>
     <w:rsid w:val="001228E4"/>
     <w:rsid w:val="00133910"/>
     <w:rsid w:val="00162224"/>
     <w:rsid w:val="00182C1B"/>
     <w:rsid w:val="002500F3"/>
+    <w:rsid w:val="00392D1A"/>
+    <w:rsid w:val="003C4DA1"/>
     <w:rsid w:val="004441D3"/>
     <w:rsid w:val="0045139B"/>
+    <w:rsid w:val="00487C6A"/>
+    <w:rsid w:val="00496C22"/>
     <w:rsid w:val="004A5AFD"/>
     <w:rsid w:val="004C280F"/>
     <w:rsid w:val="00516C80"/>
     <w:rsid w:val="00552DA8"/>
     <w:rsid w:val="00566222"/>
+    <w:rsid w:val="005B5B43"/>
     <w:rsid w:val="006D1D98"/>
     <w:rsid w:val="00704635"/>
     <w:rsid w:val="00740124"/>
     <w:rsid w:val="00762D2D"/>
     <w:rsid w:val="0076361C"/>
     <w:rsid w:val="007B2A4B"/>
     <w:rsid w:val="007D69EE"/>
+    <w:rsid w:val="00807620"/>
     <w:rsid w:val="008109CF"/>
     <w:rsid w:val="00871CDB"/>
     <w:rsid w:val="008C1BEF"/>
     <w:rsid w:val="009074C0"/>
     <w:rsid w:val="009413CD"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="009E143A"/>
+    <w:rsid w:val="00A303B3"/>
     <w:rsid w:val="00B22B64"/>
     <w:rsid w:val="00B93D26"/>
     <w:rsid w:val="00C33825"/>
+    <w:rsid w:val="00C559FE"/>
     <w:rsid w:val="00C86B1E"/>
     <w:rsid w:val="00CB30A5"/>
     <w:rsid w:val="00CF1810"/>
     <w:rsid w:val="00D35BDE"/>
     <w:rsid w:val="00D65E91"/>
     <w:rsid w:val="00DA1C4C"/>
+    <w:rsid w:val="00F406D3"/>
     <w:rsid w:val="00F64094"/>
-    <w:rsid w:val="218C1DC7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="7EEA5000"/>
+    <w:rsid w:val="00FE1350"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5A55F42B"/>
   <w15:docId w15:val="{874D4853-6C51-2A40-92C5-88DE5EC2C8C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1682,52 +1319,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1794,51 +1431,51 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
@@ -1910,71 +1547,72 @@
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -1984,73 +1622,73 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0045139B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0045139B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0045139B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0045139B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006D1D98"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A5AFD"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
@@ -2062,54 +1700,55 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A5AFD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000001C5"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...2 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.harvard.edu/health-benefits" TargetMode="External" Id="R7faa2287cdc64746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oc.finance.harvard.edu/electronic-i-9-new-hires-Section-2-centralization" TargetMode="External" Id="R84e063d143d74870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.harvard.edu/research-policies-compliance/participation-agreements-and-visitor-participation-agreements/" TargetMode="External" Id="R385481071586470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod-fasappointmenthandbook.drupalsites.harvard.edu/resource/acknowledgement-risk-and-release-form" TargetMode="External" Id="R72df8631ff3c4e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/" TargetMode="External" Id="R51ff89824550408a" /></Relationships>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod-fasappointmenthandbook.drupalsites.harvard.edu/resource/acknowledgement-risk-and-release-form" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.harvard.edu/research-policies-compliance/participation-agreements-and-visitor-participation-agreements/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oc.finance.harvard.edu/electronic-i-9-new-hires-Section-2-centralization" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.harvard.edu/health-benefits" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2401,70 +2040,50 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F8E1C5A656D04446B110B027AB0B06C1" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="968b687f1c5ecc2fc5ded25f4a7cc634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="92626234-b09f-4ffb-87fc-d0f98d06d66f" xmlns:ns3="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="931c162ae985543509bf7ce80ce28c28" ns2:_="" ns3:_="">
     <xsd:import namespace="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <xsd:import namespace="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2643,96 +2262,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="92626234-b09f-4ffb-87fc-d0f98d06d66f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BDE2AB1-DE40-49D3-99AB-FBCDBCE03C58}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B6B8110-4F23-4E31-8C77-15F63C5007BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BDE2AB1-DE40-49D3-99AB-FBCDBCE03C58}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19967FEB-E132-41EF-B3F0-864BB2B03F19}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
+    <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>1011</Words>
+  <Characters>5764</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>6762</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-[...1 lines deleted...]
-  <revision>20</revision>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F8E1C5A656D04446B110B027AB0B06C1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>