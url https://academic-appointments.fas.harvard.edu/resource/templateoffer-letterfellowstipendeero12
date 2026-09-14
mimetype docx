--- v0 (2026-07-11)
+++ v1 (2026-09-14)
@@ -6,262 +6,274 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="4754C396" w:rsidR="00E7399A" w:rsidRDefault="007D1DFF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Template_Offer Letter_Fellow_ Stipendee_RO12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00E7399A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000003" w14:textId="52BD2D2C" w:rsidR="00E7399A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000003" w14:textId="1FADE429" w:rsidR="00E7399A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
       </w:r>
-      <w:r w:rsidR="003E72A2">
+      <w:r w:rsidR="00D41E5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>9/16</w:t>
-[...23 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>7/1/26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00E7399A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00E7399A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000005" w14:textId="74B25EB5" w:rsidR="00E7399A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="4320" w:firstLine="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>&lt;&lt;Date&gt;&gt;</w:t>
+        <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00E7399A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="00E7399A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="00E7399A" w:rsidRDefault="00000000">
-[...66 lines deleted...]
-        <w:t>&lt;&lt;Country&gt;&gt;</w:t>
+    <w:p w14:paraId="00000008" w14:textId="0FE479D5" w:rsidR="00E7399A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>First</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Last</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="684C13A5" w:rsidR="00E7399A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="4A2DD0BF" w:rsidR="00E7399A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>City, State</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="5AAE010F" w:rsidR="00E7399A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Postal Code</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000C" w14:textId="606B75D6" w:rsidR="00E7399A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Country</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="00E7399A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="00E7399A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -275,62 +287,92 @@
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>I am delighted to offer you an appointment as a Fellow in the Department/Center of [DEPARTMENT/CENTER NAME] at Harvard University, from [DATE] through [DATE]. As a Fellow, you will be working on your own research and I will serve as your faculty sponsor</w:t>
       </w:r>
       <w:r w:rsidR="00AA46F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> You will be expected to adhere to all Harvard University policies and requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="00E7399A" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">This appointment is conditional on funding and institutional review. All appointments are contingent upon approval of an appropriate visa as required by U.S. Citizenship and Immigration Services (USCIS). The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard.  If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
+    <w:p w14:paraId="00000010" w14:textId="6D16BDFA" w:rsidR="00E7399A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This appointment is conditional on funding and institutional review. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41E5C" w:rsidRPr="00D41E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All appointments are contingent upon the </w:t>
+      </w:r>
+      <w:r w:rsidR="00645A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>appointee</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41E5C" w:rsidRPr="00D41E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obtaining the appropriate immigration status, as approved by U.S. Citizenship and Immigration Services (USCIS).</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard.  If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000012" w14:textId="7A67486D" w:rsidR="00E7399A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="-180"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>You will receive an annual stipend of $[XX,XXX] for your [CHOOSE ONE: full-time/part-time] position</w:t>
       </w:r>
       <w:r w:rsidR="00D55DCB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, paid on a biweekly basis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -608,63 +650,75 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, by the start of your appointment.”] For information on other FAS and University policies pertaining to your appointment, please see the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00E7399A" w:rsidRPr="004A0DA5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:i/>
           </w:rPr>
           <w:t>FAS Appointment and Promotion Handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004A0DA5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="00E7399A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0000001B" w14:textId="3BE17792" w:rsidR="00E7399A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="-180"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Full-time Fellows are entitled to 20 days of vacation per year. This time may not roll over from year to year, and there can be no payout of unused vacation time when an appointment ends. Please discuss your vacation and holiday plans with me in advance.</w:t>
+      </w:r>
+      <w:r w:rsidR="00057E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00057E55" w:rsidRPr="00057E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sick leave may be taken as needed, up to 12 business days of sick leave per year (equivalent to one day per month).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="00E7399A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Formalities aside, we are extremely excited about having you join the [DEPARTMENT/CENTER NAME] as a Fellow and look forward to working with you. Please contact me if you have any questions regarding the terms of your appointment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="00E7399A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -770,282 +824,293 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Department of [DEPARTMENT NAME]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E7399A" w:rsidRPr="00D55DCB">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="135DA70F" w14:textId="77777777" w:rsidR="004A4AE3" w:rsidRDefault="004A4AE3" w:rsidP="00D55DCB">
+    <w:p w14:paraId="2B13E861" w14:textId="77777777" w:rsidR="00C91450" w:rsidRDefault="00C91450" w:rsidP="00D55DCB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C431469" w14:textId="77777777" w:rsidR="004A4AE3" w:rsidRDefault="004A4AE3" w:rsidP="00D55DCB">
+    <w:p w14:paraId="1CD846E7" w14:textId="77777777" w:rsidR="00C91450" w:rsidRDefault="00C91450" w:rsidP="00D55DCB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{541653F1-0865-454F-BE28-CFFF713A56AC}"/>
-    <w:embedItalic r:id="rId2" w:fontKey="{96487831-90DA-8C42-B955-B868C8C3D79F}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{7E5EE38A-840A-3149-99BC-ABF3F09BB441}"/>
+    <w:embedItalic r:id="rId2" w:fontKey="{8DE6435C-C267-BF49-961E-0A80BC769C4A}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{55D15F4A-F75B-6246-B1DD-FD0DD4D6FDC7}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId5" w:fontKey="{9FAC1BDC-635D-D64E-A925-71D20DA354AC}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{AB52E9DF-C54E-364A-8454-4C4F3715370A}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{38B7B0A9-D0BD-F841-894B-B9442FC09FF7}"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{A57C2E0F-32F8-6A4A-B3F3-C60F8089666F}"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{A13C7159-D7C6-D841-A307-941DB9805B17}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{2145F339-58BD-BA4B-83A9-71DF7FD54375}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{90C5CEA2-9D51-B140-BE01-5272FE93DB70}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{B6EC8702-B6A8-7B42-9939-AFBE9FA34831}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{1AFF518A-E88F-5649-B384-F8DC27AED80A}"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{3AED7166-E2CB-4647-827B-3277EEE3FED1}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="130A2793" w14:textId="77777777" w:rsidR="00D55DCB" w:rsidRDefault="00D55DCB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2B0BC4D0" w14:textId="77777777" w:rsidR="00D55DCB" w:rsidRDefault="00D55DCB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D14878D" w14:textId="77777777" w:rsidR="00D55DCB" w:rsidRDefault="00D55DCB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2030132B" w14:textId="77777777" w:rsidR="004A4AE3" w:rsidRDefault="004A4AE3" w:rsidP="00D55DCB">
+    <w:p w14:paraId="70DCEA3E" w14:textId="77777777" w:rsidR="00C91450" w:rsidRDefault="00C91450" w:rsidP="00D55DCB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D36FF7E" w14:textId="77777777" w:rsidR="004A4AE3" w:rsidRDefault="004A4AE3" w:rsidP="00D55DCB">
+    <w:p w14:paraId="0C67F946" w14:textId="77777777" w:rsidR="00C91450" w:rsidRDefault="00C91450" w:rsidP="00D55DCB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75926891" w14:textId="77777777" w:rsidR="00D55DCB" w:rsidRDefault="00D55DCB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A3E24DB" w14:textId="77777777" w:rsidR="00D55DCB" w:rsidRDefault="00D55DCB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B10D2DB" w14:textId="77777777" w:rsidR="00D55DCB" w:rsidRDefault="00D55DCB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="155"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:displayBackgroundShape/>
   <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E7399A"/>
+    <w:rsid w:val="0000437D"/>
+    <w:rsid w:val="00057E55"/>
+    <w:rsid w:val="00070E7C"/>
+    <w:rsid w:val="000E0D5F"/>
+    <w:rsid w:val="003C4DA1"/>
     <w:rsid w:val="003E72A2"/>
     <w:rsid w:val="004A0DA5"/>
     <w:rsid w:val="004A4AE3"/>
     <w:rsid w:val="004B6091"/>
+    <w:rsid w:val="00645A6D"/>
     <w:rsid w:val="006D4542"/>
     <w:rsid w:val="0079687C"/>
     <w:rsid w:val="007D1DFF"/>
+    <w:rsid w:val="00846CC0"/>
+    <w:rsid w:val="008B5C1E"/>
     <w:rsid w:val="008D268A"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="009764F4"/>
     <w:rsid w:val="00AA46F4"/>
     <w:rsid w:val="00AF34FD"/>
     <w:rsid w:val="00B459EC"/>
     <w:rsid w:val="00C57E00"/>
+    <w:rsid w:val="00C91450"/>
+    <w:rsid w:val="00CA0152"/>
     <w:rsid w:val="00CF65C7"/>
+    <w:rsid w:val="00D41E5C"/>
     <w:rsid w:val="00D55DCB"/>
     <w:rsid w:val="00E573BA"/>
     <w:rsid w:val="00E7399A"/>
     <w:rsid w:val="00EB7661"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2A56BF9D"/>
   <w15:docId w15:val="{EA247365-085B-5348-B65F-88063EE6E8AB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1664,51 +1729,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A0DA5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF65C7"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iptc.oc.finance.harvard.edu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.fad.harvard.edu/fellowships-vs-reimbursements" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod-fasappointmenthandbook.drupalsites.harvard.edu/resource/acknowledgement-risk-and-release-form" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.fad.harvard.edu/sites/g/files/omnuum12696/files/fad_policies/files/general_fellowship_information_website.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vpr.harvard.edu/harvard-university-participation-agreement" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.harvard.edu/research-policies-compliance/participation-agreements-and-visitor-participation-agreements/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hio.harvard.edu/health-care-scholars" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -2000,64 +2065,64 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>967</Words>
-  <Characters>5512</Characters>
+  <Words>983</Words>
+  <Characters>5608</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6438</CharactersWithSpaces>
+  <CharactersWithSpaces>6578</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>