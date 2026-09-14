--- v0 (2026-07-11)
+++ v1 (2026-09-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="5B1CDD36" w:rsidR="008841E5" w:rsidRDefault="00A06412">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Template_Offer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -86,237 +86,241 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_RO11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="008841E5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000003" w14:textId="38778441" w:rsidR="008841E5" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000003" w14:textId="6242B667" w:rsidR="008841E5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
       </w:r>
-      <w:r w:rsidR="00E13B25">
+      <w:r w:rsidR="00831E32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7/1/26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="008841E5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="008841E5" w:rsidRDefault="00000000">
-[...14 lines deleted...]
-    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="008841E5" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000005" w14:textId="4586C23D" w:rsidR="008841E5" w:rsidRDefault="00000000" w:rsidP="00FB7446">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="6480" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000006" w14:textId="345C7C3D" w:rsidR="008841E5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="008841E5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="008841E5" w:rsidRDefault="00000000">
-[...66 lines deleted...]
-        <w:t>&lt;&lt;Country&gt;&gt;</w:t>
+    <w:p w14:paraId="00000008" w14:textId="49E60E25" w:rsidR="008841E5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>First</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7446">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7446">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Last</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7446">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="3E8CE09E" w:rsidR="008841E5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="1EF6DCA4" w:rsidR="008841E5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>City, State</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="7F7B3646" w:rsidR="008841E5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Postal Code</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000C" w14:textId="34DE0C33" w:rsidR="008841E5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Country</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="008841E5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="008841E5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -331,62 +335,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">I am delighted to offer you an appointment as a Fellow in the Department/Center of [DEPARTMENT/CENTER NAME] at Harvard University, from [DATE] through [DATE]. As a Fellow, you will be working on your own </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>research</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and I will serve as your faculty sponsor. You will be expected to adhere to all Harvard University policies and requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="008841E5" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">This appointment is conditional on funding and institutional review. All appointments are contingent upon approval of an appropriate visa as required by U.S. Citizenship and Immigration Services (USCIS). The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard.  If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
+    <w:p w14:paraId="00000010" w14:textId="4D2CA603" w:rsidR="008841E5" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This appointment is conditional on funding and institutional review. </w:t>
+      </w:r>
+      <w:r w:rsidR="00831E32" w:rsidRPr="00831E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All appointments are contingent upon the </w:t>
+      </w:r>
+      <w:r w:rsidR="002D5B4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>appointee</w:t>
+      </w:r>
+      <w:r w:rsidR="00831E32" w:rsidRPr="00831E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obtaining the appropriate immigration status, as approved by U.S. Citizenship and Immigration Services (USCIS).</w:t>
+      </w:r>
+      <w:r w:rsidR="00831E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard.  If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="008841E5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Your [CHOOSE ONE: full-time/part-time] position will be funded from your fellowship from [FUNDER NAME]. You will receive an annual stipend of $[</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>XX,XXX</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
@@ -470,144 +504,116 @@
           <w:szCs w:val="21"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="008841E5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Your progress on your research will be evaluated on an annual basis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reappointment may be </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and individuals may hold a Fellow appointment for a maximum of three consecutive years.</w:t>
+        <w:t>Reappointment may be possible and individuals may hold a Fellow appointment for a maximum of three consecutive years.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="444746"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>If you do not follow Harvard University policy or fail to meet expectations of Fellows, the appointment may be terminated or not renewed before the appointment end date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000018" w14:textId="22966326" w:rsidR="008841E5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">All incoming faculty and researchers at Harvard University are expected to review and sign an electronic version of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00E13B25">
+        <w:r w:rsidR="008841E5" w:rsidRPr="00E13B25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>Harvard University Participation Agreement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E13B25">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">which is designed to help carry out the Harvard University Intellectual Property Policy and other research policies. Please review and electronically sign the Participation Agreement by the start of your appointment. [IF THE INDIVIDUAL IS WORKING IN A HARVARD LABORATORY AND IS NOT RECEIVING ANY FORM OF PAYMENT FROM HARVARD: “Please also submit an electronic PDF of a signed hard copy of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="00E13B25">
+        <w:r w:rsidR="008841E5" w:rsidRPr="00E13B25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>Acknowledgement of Risk and Release for Non-Harvard Personnel Using Harvard Research and Instructional Laboratory Facilitie</w:t>
-[...13 lines deleted...]
-          <w:t xml:space="preserve"> form</w:t>
+          <w:t>Acknowledgement of Risk and Release for Non-Harvard Personnel Using Harvard Research and Instructional Laboratory Facilities form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, by the start of your appointment.”] For information on other FAS and University policies pertaining to your appointment, please see the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00E13B25">
+        <w:r w:rsidR="008841E5" w:rsidRPr="00E13B25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
           </w:rPr>
           <w:t>FAS Appointment and Promotion Handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="008841E5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -717,138 +723,143 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="008841E5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="4320" w:firstLine="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Department of [DEPARTMENT NAME]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008841E5">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008841E5"/>
+    <w:rsid w:val="0000437D"/>
     <w:rsid w:val="000A5D75"/>
+    <w:rsid w:val="000E0D5F"/>
     <w:rsid w:val="000E6AEC"/>
+    <w:rsid w:val="002D5B4F"/>
     <w:rsid w:val="003127A1"/>
+    <w:rsid w:val="00831E32"/>
     <w:rsid w:val="008841E5"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="00A06412"/>
     <w:rsid w:val="00E13B25"/>
     <w:rsid w:val="00E21282"/>
+    <w:rsid w:val="00FB7446"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0E606B29"/>
   <w15:docId w15:val="{874D4853-6C51-2A40-92C5-88DE5EC2C8C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1423,51 +1434,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E13B25"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E21282"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod-fasappointmenthandbook.drupalsites.harvard.edu/resource/acknowledgement-risk-and-release-form" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.harvard.edu/research-policies-compliance/participation-agreements-and-visitor-participation-agreements/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hio.harvard.edu/health-care-scholars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -1755,49 +1766,49 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>679</Words>
-  <Characters>3871</Characters>
+  <Words>678</Words>
+  <Characters>3870</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4541</CharactersWithSpaces>
+  <CharactersWithSpaces>4539</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>