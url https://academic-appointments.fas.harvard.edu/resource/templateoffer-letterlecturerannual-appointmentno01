--- v0 (2026-07-09)
+++ v1 (2026-09-13)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="5542DD87" w:rsidR="00B559BF" w:rsidRDefault="00D45CFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Template</w:t>
       </w:r>
       <w:r w:rsidR="007D2753">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
@@ -74,93 +74,75 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Letter_Lecturer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007D2753">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>: Annual Appointment_NO01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00B559BF" w:rsidRDefault="00B559BF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000003" w14:textId="160948D5" w:rsidR="00B559BF" w:rsidRDefault="007D2753">
+    <w:p w14:paraId="00000003" w14:textId="343F95A9" w:rsidR="00B559BF" w:rsidRDefault="007D2753">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
       </w:r>
-      <w:r w:rsidR="00CC02D5">
+      <w:r w:rsidR="00F2647D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...17 lines deleted...]
-        <w:t>16</w:t>
+        <w:t>7/1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
       <w:r w:rsidR="00CC02D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -405,93 +387,100 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="00B559BF" w:rsidRDefault="007D2753">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>This is a [SPECIFY ONE: full-time/part-time] position. Our understanding is that you will teach [X undergraduate lecture courses] on [SUBJECT] and [a junior seminar] on [SUBJECT]. This represents [XXX] of an annual FTE. We assume that you will also be willing to consult informally with our graduate students about a variety of topics, to read their proposals and occasional chapters, to share your insights and suggestions with them, and to take part in the Ph.D. oral exam process if needed. We also would like you to evaluate up to three undergraduate senior honors theses, and we may call upon you, if needed, to advise up to two undergraduate theses. [DUTIES CAN BE EDITED TO FIT NEEDS.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="00B559BF" w:rsidRDefault="007D2753">
+    <w:p w14:paraId="00000013" w14:textId="065D31EA" w:rsidR="00B559BF" w:rsidRDefault="00F2647D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
+      <w:r w:rsidRPr="00F2647D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">All appointments are contingent upon approval of an appropriate visa as required by U.S. Citizenship and Immigration Services (USCIS). The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>All appointments are contingent upon the employee obtaining the appropriate immigration status, as approved by U.S. Citizenship and Immigration Services (USCIS)</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2753">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">. The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United </w:t>
+      </w:r>
+      <w:r w:rsidR="007D2753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
+        <w:t>States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidR="007D2753">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidR="007D2753">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> you are unable to obtain a visa and any other required authorization within that time for any reason, Harvard shall have no obligation to pay the salary specified for the appointment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="00B559BF" w:rsidRDefault="00B559BF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FFF74B1" w14:textId="678AE65B" w:rsidR="00525818" w:rsidRDefault="00CC02D5">
@@ -683,65 +672,71 @@
     <w:p w14:paraId="00000018" w14:textId="5DF8A6D1" w:rsidR="00B559BF" w:rsidRDefault="007D2753">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">[To be included, except for one-year or one-term appointments where reappointment is not intended or when the instructor has reached the end of his/her/their lecturer eligibility: “As you know, this is a one-year appointment. Renewal may be possible, contingent upon your performance, enrollments, curricular need, position availability, and the authorization of the divisional dean. Evaluations </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>take into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> student evaluations and collegial relations and may include class visits.”] Desirable qualities in a Lecturer are excellence in classroom teaching, readiness to contribute to the courses through materials preparation and assistance to graduate students, accessibility to students who need extra help, and a willingness to learn new approaches and techniques and to work on any areas that might need improvement. [NAME] will be happy to speak with you at any time about your performance. If it is determined that your performance is not satisfactory, the appointment may be terminated without notice.</w:t>
+        <w:t xml:space="preserve"> student evaluations and collegial relations and may include class visits.”] Desirable qualities in a Lecturer are excellence in classroom teaching, readiness to contribute to the courses through materials preparation and assistance to graduate students, accessibility to students who need extra help, and a willingness to learn new approaches and techniques and to work on any areas that might need </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>improvement. [NAME] will be happy to speak with you at any time about your performance. If it is determined that your performance is not satisfactory, the appointment may be terminated without notice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="00B559BF" w:rsidRDefault="007D2753">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>We would like you to participate in this year’s orientation for new lecturers, organized by the Faculty of Arts and Sciences’ Office for Faculty Affairs (OFA) and currently scheduled for [DATE]. OFA will be in touch with more details and a formal invitation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001A" w14:textId="59AE9968" w:rsidR="00B559BF" w:rsidRDefault="007D2753">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Along with my colleagues, I look forward to your joining us in the fall. Information about Harvard’s many cultural and intellectual resources can be found </w:t>
       </w:r>
       <w:r w:rsidR="00284E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>in the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -900,91 +895,91 @@
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[DEPARTMENT ADMINISTRATOR]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="00B559BF" w:rsidRDefault="00B559BF"/>
     <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="00B559BF" w:rsidRDefault="00B559BF"/>
     <w:sectPr w:rsidR="00B559BF">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F826FFA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3F866970"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -1062,118 +1057,122 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="969749344">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B559BF"/>
+    <w:rsid w:val="0000437D"/>
     <w:rsid w:val="00044C06"/>
     <w:rsid w:val="000F5C12"/>
     <w:rsid w:val="00284E0D"/>
     <w:rsid w:val="00525818"/>
     <w:rsid w:val="00591CB0"/>
     <w:rsid w:val="00670841"/>
     <w:rsid w:val="006F1904"/>
     <w:rsid w:val="0076361C"/>
     <w:rsid w:val="007D2753"/>
     <w:rsid w:val="00843BA9"/>
     <w:rsid w:val="0085734B"/>
+    <w:rsid w:val="008C70A2"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="0098145C"/>
     <w:rsid w:val="00A3085C"/>
+    <w:rsid w:val="00AA76DF"/>
     <w:rsid w:val="00B50DEC"/>
     <w:rsid w:val="00B559BF"/>
     <w:rsid w:val="00C03779"/>
     <w:rsid w:val="00CC02D5"/>
     <w:rsid w:val="00D45CFD"/>
     <w:rsid w:val="00D65E91"/>
     <w:rsid w:val="00D85595"/>
     <w:rsid w:val="00E1133B"/>
+    <w:rsid w:val="00F2647D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3F52975B"/>
   <w15:docId w15:val="{0E6B2F6B-8279-6542-9CA7-63AB0CD23742}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1653,50 +1652,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
@@ -1876,51 +1876,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oc.finance.harvard.edu/electronic-i-9-new-hires-Section-2-centralization" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.harvard.edu/health-benefits" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.harvard.edu/gazette/harvard-events/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod-fasappointmenthandbook.drupalsites.harvard.edu/chapter-2f" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facultyresources.fas.harvard.edu/onboarding-overview-new-faculty" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.fas.harvard.edu/ten-year-calendar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.harvard.edu/research-policies-compliance/participation-agreements-and-visitor-participation-agreements/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2195,70 +2195,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjbSUZzgtszK5V6QhzjUiO5DswU7w==">CgMxLjAyCWguMWZvYjl0ZTIJaC4zem55c2g3OABqJQoUc3VnZ2VzdC53aHlqdTB4djY3OTUSDUtlbmRyYSBCYXJiZXJqJAoUc3VnZ2VzdC5rbXA2ZHg1MTR0a28SDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LjQzM25oZmZheTJldxIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QuY2x2MWcxeW9kbDM0EgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC50endrdGh3OWk3ZHISDEthdGUgRmxlbWluZ2olChRzdWdnZXN0LmV0YzN2M3hsMTFpNxINS2VuZHJhIEJhcmJlcmokChRzdWdnZXN0LnZjeHFtcXdlMHNrcRIMS2F0ZSBGbGVtaW5naiUKFHN1Z2dlc3QuYnJ6eWMzaTBnMDNwEg1LZW5kcmEgQmFyYmVyaiQKFHN1Z2dlc3QuaG15ZW13YTM0Z3ZjEgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC51cXdvam04a2ZzOXoSDEthdGUgRmxlbWluZ2olChRzdWdnZXN0Ljhnem1hNG5zaG9ueBINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LmN3ZGtzM291MDY3OBINS2VuZHJhIEJhcmJlcmokChRzdWdnZXN0LjViNmozenRnb3NkeRIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QuYmd4NWxoaGw4aGw5EgxLYXRlIEZsZW1pbmdqJQoUc3VnZ2VzdC44OTY1Ymd2YmwwenESDUtlbmRyYSBCYXJiZXJyITFmRnJGejF1QjM0bnJrcExyN1dCRlVUZXZWZk52MTZLSA==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="92626234-b09f-4ffb-87fc-d0f98d06d66f" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F8E1C5A656D04446B110B027AB0B06C1" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="968b687f1c5ecc2fc5ded25f4a7cc634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="92626234-b09f-4ffb-87fc-d0f98d06d66f" xmlns:ns3="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="931c162ae985543509bf7ce80ce28c28" ns2:_="" ns3:_="">
     <xsd:import namespace="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <xsd:import namespace="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2437,118 +2443,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</go:gDocsCustomXmlDataStorage>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B679991-5FBB-49DB-99F1-184F7A46A2E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{356ED0AE-B96B-48C4-9153-36AEE2311F49}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A786B84-8B42-4A3D-9CB4-C7B12DADC441}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1204</Words>
-  <Characters>6869</Characters>
+  <Words>1208</Words>
+  <Characters>6891</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8057</CharactersWithSpaces>
+  <CharactersWithSpaces>8083</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F8E1C5A656D04446B110B027AB0B06C1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>