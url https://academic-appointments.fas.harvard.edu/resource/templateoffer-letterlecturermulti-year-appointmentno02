--- v0 (2026-07-09)
+++ v1 (2026-09-13)
@@ -3,963 +3,957 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EB00AB" w:rsidP="0054497B" w:rsidRDefault="0054497B" w14:paraId="00000001" w14:textId="4F961F5C">
+    <w:p w14:paraId="00000001" w14:textId="4F961F5C" w:rsidR="00EB00AB" w:rsidRDefault="0054497B" w:rsidP="0054497B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Template</w:t>
       </w:r>
       <w:r w:rsidR="00990956">
         <w:t>_Offer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00990956">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00990956">
         <w:t>Letter_Lecturer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00990956">
         <w:t>: Multi-Year Appointment_NO02</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB" w14:paraId="00000002" w14:textId="77777777">
+    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00990956" w14:paraId="00000003" w14:textId="23319BB0">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000003" w14:textId="4CCB974D" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
       </w:r>
-      <w:r w:rsidR="00CF6F39">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="002D2B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1/</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>7/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="007758C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>/2</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB" w14:paraId="00000004" w14:textId="77777777">
+    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00990956" w14:paraId="00000005" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>&lt;&lt;Date&gt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB" w14:paraId="00000006" w14:textId="77777777">
+    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB" w14:paraId="00000007" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>MrMrs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>» «FirstName» «LastName»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00990956" w14:paraId="00000009" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>«Title»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00990956" w14:paraId="0000000A" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>«Address»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00990956" w14:paraId="0000000B" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>«University»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00990956" w14:paraId="0000000C" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>«City», «State»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00990956" w14:paraId="0000000D" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>PostalCode</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00990956" w14:paraId="0000000E" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>«Country»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB" w14:paraId="0000000F" w14:textId="77777777">
-[...19 lines deleted...]
-      <w:bookmarkStart w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0" w:id="0"/>
+    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Dear «Name»,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00990956" w14:paraId="00000012" w14:textId="53348EAD">
+    <w:p w14:paraId="00000012" w14:textId="53348EAD" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">I am delighted to put in writing our offer to you to join us as Lecturer on [SUBJECT] in the Department of [DEPARTMENT NAME] at Harvard University, for the fall term of the 20[XX]-20[XX] academic year, to teach [NUMBER] courses in [FIELD]. As you know, this is a non-renewable three-year position, with the second two years contingent upon a successful performance review after your first semester of teaching. Your appointment will begin on [DATE] and end on [DATE]. The academic calendar, which lists important dates and deadlines, can be found </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9">
-        <w:r w:rsidRPr="0087468E" w:rsidR="0087468E">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="0087468E" w:rsidRPr="0087468E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Please note that faculty members are expected to be available through the final examination period. Information about teaching at the Faculty of Arts and Sciences can be found</w:t>
       </w:r>
       <w:r w:rsidR="0087468E">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId10">
-        <w:r w:rsidRPr="0087468E" w:rsidR="0087468E">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="0087468E" w:rsidRPr="0087468E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00956491">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00135855" w:rsidR="0087468E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0087468E" w:rsidRPr="00135855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Information about onboarding for new FAS faculty members can be found </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId11">
-        <w:r w:rsidRPr="000108E6" w:rsidR="0087468E">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="0087468E" w:rsidRPr="000108E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00135855" w:rsidR="0087468E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0087468E" w:rsidRPr="00135855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00990956" w14:paraId="00000013" w14:textId="77777777">
+    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>This is a [SPECIFY ONE: full-time/part-time] position. Our understanding is that you will teach [X undergraduate lecture courses] on [SUBJECT] and [a junior seminar] on [SUBJECT]. We assume that you will also be willing to consult informally with our graduate students about a variety of topics, to read their proposals and occasional chapters, to share your insights and suggestions with them, and to take part in the Ph.D. oral exam process if needed. We also would like you to evaluate up to three undergraduate senior honors theses, and we may call upon you, if needed, to advise up to two undergraduate theses. [DUTIES CAN BE EDITED TO FIT NEEDS.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00990956" w14:paraId="00000014" w14:textId="77777777">
+    <w:p w14:paraId="00000014" w14:textId="39783778" w:rsidR="00EB00AB" w:rsidRDefault="002D2B67">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002D2B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">All appointments are contingent upon approval of an appropriate visa as required by U.S. Citizenship and Immigration Services (USCIS). The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>All appointments are contingent upon the employee obtaining the appropriate immigration status, as approved by U.S. Citizenship and Immigration Services (USCIS).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">their activities at Harvard. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00990956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the </w:t>
+      </w:r>
+      <w:r w:rsidR="00990956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">United States and pursue their activities at Harvard. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00990956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00990956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> you are unable to obtain a visa and any other required authorization within that time for any reason, Harvard shall have no obligation to pay the salary specified for the appointment.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00990956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB" w14:paraId="00000015" w14:textId="77777777">
+    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F4628" w:rsidP="71B97F95" w:rsidRDefault="007758C0" w14:paraId="44ED6118" w14:textId="4562F7F8">
+    <w:p w14:paraId="44ED6118" w14:textId="4562F7F8" w:rsidR="002F4628" w:rsidRDefault="007758C0" w:rsidP="007758C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007758C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>With this appointment, you may be represented by the Harvard Academic Workers (HAW) - UAW for purposes of collective bargaining and matters affecting your compensation and working conditions. Your full-time base salary for academic year 20[XX]-20[XX] will be $[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007758C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>XX,XXX</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007758C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>], paid to you on a biweekly basis, plus benefits. However, the University and the HAW-UAW are currently negotiating their first agreement, which may alter the terms and conditions of your employment</w:t>
+      </w:r>
+      <w:r w:rsidR="00E316AE" w:rsidRPr="000F5C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E316AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE29A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your salary, which is for [INSERT NUMBER] months of work, will be paid out over [INSERT NUMBER] months. [INCLUDE IF RELEVANT FOR FULL-TIME APPOINTMENTS: “The expectation is that you will accord the Department your primary professional commitment during [INSERT NUMBER] months.”] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000016" w14:textId="3150E1EE" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...36 lines deleted...]
-          <w:lang w:val="en"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>You will also be eligible for subsidized, comprehensive benefits at Harvard. Most of the benefit plans require a contribution from participants for coverage. More information on benefits costs is available</w:t>
+      </w:r>
+      <w:r w:rsidR="0087468E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="71B97F95" w:rsidR="00AE29A7">
-[...27 lines deleted...]
-        <w:r w:rsidRPr="00CF6F39" w:rsidR="0087468E">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="0087468E" w:rsidRPr="00CF6F39">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Please note that you must enroll in benefits </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>within thirty days of the start date of your appointment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. As you must first complete your I-9 form, instructions on how to complete this form online will be emailed to you. If you have not received these instructions, please contact [CONTACT NAME], at [PHONE NUMBER] or [EMAIL ADDRESS] as soon as possible to send the instructions on how to complete the I-9. Once your completed I-9 has been processed, you will be able to enroll in benefits. More information on completing the I-9 form is also available </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId13">
-        <w:r w:rsidRPr="0087468E" w:rsidR="0087468E">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="0087468E" w:rsidRPr="0087468E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00990956" w14:paraId="00000018" w14:textId="37066806">
+    <w:p w14:paraId="00000018" w14:textId="37066806" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">All incoming faculty and researchers at Harvard University will be asked to review and sign an electronic version of the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId14">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="0087468E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>Harvard University Participation Agreement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, which is designed to help carry out the Harvard University Intellectual Property Policy and other research policies. Please review and electronically sign the Participation Agreement by the start of your appointment. For information on other FAS and University policies pertaining to your appointment, please see the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId15">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="0087468E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
           </w:rPr>
           <w:t>FAS Appointment and Promotion Handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Harvard is committed to building an inclusive community where people from all backgrounds feel welcomed and valued. We expect members of our community to </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId16">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="0087468E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>treat everyone with respect, not engage in harassment of any kind</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, and behave professionally with students and colleagues, both on campus and off (including refraining from any one-on-one activities with undergraduates in which alcohol is involved).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00990956" w14:paraId="00000019" w14:textId="0BD18AF2">
+    <w:p w14:paraId="00000019" w14:textId="0BD18AF2" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Your first-year review will </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>take into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> student evaluations and collegial relations and may include class visits. You will be assessed based on excellence in classroom teaching, readiness to contribute to the courses through materials preparation and assistance to graduate students, accessibility to students who need extra help, and a willingness to learn new approaches and techniques and to work on any areas that might need improvement. [NAME] will be happy to speak with you at any time about your performance. In addition to the first-year review, the department will assess your performance throughout the term of your appointment. If it is determined that your performance is not satisfactory, the appointment may be terminated without notice.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00990956" w14:paraId="0000001A" w14:textId="77777777">
+    <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>We would also like you to participate in this year’s orientation for new lecturers, organized by the Faculty of Arts and Sciences’ Office for Faculty Affairs (OFA) and currently scheduled for [DATE]. OFA will be in touch with more details and a formal invitation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00990956" w14:paraId="0000001B" w14:textId="1C48039C">
+    <w:p w14:paraId="0000001B" w14:textId="1C48039C" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Along with my colleagues, I look forward to your joining us in the fall. Information about Harvard’s many cultural and intellectual resources can be found </w:t>
       </w:r>
       <w:r w:rsidR="0087468E">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>in the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidR="0087468E">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Gazette</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. Please formally respond to this letter at your convenience. I hope to hear from you, if possible, by [DATE]. If you have any questions, feel free to contact me at [PHONE NUMBER] or [EMAIL ADDRESS], or [NAME OF DEPARTMENT ADMINISTRATOR], the Department Administrator. I look forward to hearing from you soon.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB" w14:paraId="0000001C" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00990956" w14:paraId="0000001E" w14:textId="77777777">
+    <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
       <w:pPr>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB" w14:paraId="0000001F" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00990956" w14:paraId="00000021" w14:textId="77777777">
+    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Chair, Department of [DEPARTMENT NAME]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB" w14:paraId="00000022" w14:textId="77777777">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000024" w14:textId="7EE574AA" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>cc:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="002F4628">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ASSOCIATE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> DEAN]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00990956" w14:paraId="00000025" w14:textId="77777777">
+    <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00990956">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[DEPARTMENT ADMINISTRATOR]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB" w14:paraId="00000026" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="00EB00AB" w:rsidRDefault="00EB00AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EB00AB">
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F3F752F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2587C6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -1037,201 +1031,203 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1255554419">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...2 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB00AB"/>
+    <w:rsid w:val="0000437D"/>
+    <w:rsid w:val="002D2B67"/>
     <w:rsid w:val="002D7BC6"/>
     <w:rsid w:val="002F4628"/>
     <w:rsid w:val="00324FEE"/>
     <w:rsid w:val="0054497B"/>
     <w:rsid w:val="0076361C"/>
     <w:rsid w:val="007758C0"/>
+    <w:rsid w:val="00783B4B"/>
     <w:rsid w:val="0087468E"/>
     <w:rsid w:val="00881E94"/>
+    <w:rsid w:val="008C70A2"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="00956491"/>
     <w:rsid w:val="00990956"/>
     <w:rsid w:val="00AE29A7"/>
     <w:rsid w:val="00BA6529"/>
     <w:rsid w:val="00C56B88"/>
     <w:rsid w:val="00CF6F39"/>
     <w:rsid w:val="00D65E91"/>
     <w:rsid w:val="00D81965"/>
     <w:rsid w:val="00E316AE"/>
     <w:rsid w:val="00EB00AB"/>
     <w:rsid w:val="00F37AB2"/>
     <w:rsid w:val="00F63874"/>
-    <w:rsid w:val="71B97F95"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="35FCB81F"/>
   <w15:docId w15:val="{0E6B2F6B-8279-6542-9CA7-63AB0CD23742}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1387,52 +1383,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1499,92 +1495,92 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B429B5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
@@ -1625,161 +1621,162 @@
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:rsid w:val="00B429B5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B429B5"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B429B5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B429B5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00097A06"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00097A06"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001E1DF2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
@@ -1815,69 +1812,70 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF1C5E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oc.finance.harvard.edu/electronic-i-9-new-hires-Section-2-centralization" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.harvard.edu/health-benefits" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.harvard.edu/gazette/harvard-events/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod-fasappointmenthandbook.drupalsites.harvard.edu/chapter-2f" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facultyresources.fas.harvard.edu/onboarding-overview-new-faculty" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.harvard.edu/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.fas.harvard.edu/ten-year-calendar" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.harvard.edu/research-policies-compliance/participation-agreements-and-visitor-participation-agreements/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oc.finance.harvard.edu/electronic-i-9-new-hires-Section-2-centralization" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.harvard.edu/health-benefits" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.harvard.edu/gazette/harvard-events/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod-fasappointmenthandbook.drupalsites.harvard.edu/chapter-2f" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facultyresources.fas.harvard.edu/onboarding-overview-new-faculty" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.harvard.edu/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.fas.harvard.edu/ten-year-calendar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.harvard.edu/research-policies-compliance/participation-agreements-and-visitor-participation-agreements/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -2144,70 +2142,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F8E1C5A656D04446B110B027AB0B06C1" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="968b687f1c5ecc2fc5ded25f4a7cc634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="92626234-b09f-4ffb-87fc-d0f98d06d66f" xmlns:ns3="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="931c162ae985543509bf7ce80ce28c28" ns2:_="" ns3:_="">
     <xsd:import namespace="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <xsd:import namespace="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2386,112 +2364,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgdRpGbijvA9V4bU0gZp9duTLXQpg==">CgMxLjAyCWguMzBqMHpsbDgAaiQKFHN1Z2dlc3QuZG40MDE4djloMTJwEgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC4yOXE3cHlyZXN3czISDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LmdlNHFwY2RlamhrYxIMS2F0ZSBGbGVtaW5naiMKE3N1Z2dlc3QuOWJnMXVuOGJ4MXQSDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LnZxOHQzeXgzb212eBIMS2F0ZSBGbGVtaW5naiUKFHN1Z2dlc3QuNGlkaGZmamQyZzlsEg1LZW5kcmEgQmFyYmVyaiUKFHN1Z2dlc3QubTE3bjRtdXE0eGNmEg1LZW5kcmEgQmFyYmVyaiUKFHN1Z2dlc3QuOG80a2I3amJsdXd1Eg1LZW5kcmEgQmFyYmVyaiUKFHN1Z2dlc3QuZ2FvbDBncDljdnExEg1LZW5kcmEgQmFyYmVyaiQKFHN1Z2dlc3QuZGFiZGF5bjM5cjk0EgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC42dnhwNmR4OTZzd3YSDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LjU0emVjMDIydnhudhIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QucmdlbWRhbWl0cG5lEgxLYXRlIEZsZW1pbmdyITFhTXQ0YXdkU280eHBDc3d3ekxnSGNpOW5yQ2VvWjJHMQ==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="92626234-b09f-4ffb-87fc-d0f98d06d66f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABF916F3-26BE-4B7E-B446-54F57AECDF68}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2234D4F-D912-4FBA-B0B4-DF1BB67D5FEA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
+    <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D6F2861-8D52-4D05-BF38-B9F5C0221B8C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>1137</Words>
+  <Characters>6485</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>7607</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
-  <lastModifiedBy>Barber, Kendra</lastModifiedBy>
-  <revision>18</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F8E1C5A656D04446B110B027AB0B06C1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>