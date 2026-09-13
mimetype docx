--- v0 (2026-07-09)
+++ v1 (2026-09-13)
@@ -2,1156 +2,946 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0037356B" w:rsidP="616966D0" w:rsidRDefault="00B86AA9" w14:paraId="00000001" w14:textId="683F187A">
+    <w:p w14:paraId="00000001" w14:textId="683F187A" w:rsidR="0037356B" w:rsidRDefault="00B86AA9">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Template</w:t>
       </w:r>
-      <w:r w:rsidRPr="616966D0" w:rsidR="471AEE6F">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="00F33BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>_Offer</w:t>
       </w:r>
-      <w:r w:rsidRPr="616966D0" w:rsidR="471AEE6F">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F33BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="616966D0" w:rsidR="471AEE6F">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F33BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Letter_Lecturer</w:t>
       </w:r>
-      <w:r w:rsidRPr="616966D0" w:rsidR="471AEE6F">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F33BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: Reappointment for First Year, Annual, or Ongoing Reviews_NO09</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidRDefault="0037356B" w14:paraId="00000002" w14:textId="77777777">
+    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="0037356B">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidRDefault="00F33BDD" w14:paraId="00000003" w14:textId="4E0FB719">
+    <w:p w14:paraId="00000003" w14:textId="0D8BB45A" w:rsidR="0037356B" w:rsidRDefault="00F33BDD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
       </w:r>
-      <w:r w:rsidR="007F125B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00993D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>7/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>/</w:t>
+        <w:t>/2</w:t>
       </w:r>
       <w:r w:rsidR="007F125B">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>16</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>/2</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidRDefault="0037356B" w14:paraId="00000004" w14:textId="77777777">
+    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="0037356B">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidRDefault="0037356B" w14:paraId="00000005" w14:textId="77777777">
+    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="0037356B">
       <w:pPr>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0037356B" w:rsidRDefault="00F33BDD" w14:paraId="00000006" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="00F33BDD">
       <w:pPr>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>&lt;&lt;Date&gt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidRDefault="0037356B" w14:paraId="00000007" w14:textId="77777777">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="0037356B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="0037356B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="00F33BDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Dr. &lt;&lt;FirstName&gt;&gt;&lt;&lt;LastName&gt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidRDefault="00F33BDD" w14:paraId="0000000A" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="00F33BDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>&lt;&lt;Address&gt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidRDefault="00F33BDD" w14:paraId="0000000B" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="00F33BDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>&lt;&lt;City&gt;&gt;, &lt;&lt;State&gt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidRDefault="00F33BDD" w14:paraId="0000000C" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="00F33BDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>&lt;&lt;Postal Code&gt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidRDefault="00F33BDD" w14:paraId="0000000D" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="00F33BDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>&lt;&lt;Country&gt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidRDefault="0037356B" w14:paraId="0000000E" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="0037356B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidRDefault="0037356B" w14:paraId="0000000F" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="0037356B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidRDefault="00F33BDD" w14:paraId="00000010" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="00F33BDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Dear [NAME],</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidRDefault="0037356B" w14:paraId="00000011" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="0037356B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000012" w14:textId="44436671" w:rsidR="0037356B" w:rsidRDefault="00F33BDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">It gives me great pleasure to confirm your continued appointment as Lecturer on [SUBJECT] in the Department of [DEPARTMENT NAME] at Harvard University from [DATE] to [DATE]. </w:t>
       </w:r>
-      <w:r w:rsidRPr="616966D0" w:rsidR="20F4275A">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00084234">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Our understanding is that you will teach [INSERT COURSE NAMES/NUMBERS/SUBJECTS].</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidRDefault="0037356B" w14:paraId="00000013" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="0037356B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8B2983" w14:textId="4D7F0E73" w:rsidR="008C1062" w:rsidRDefault="00F33BDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>This is a [full-time/part-time] position</w:t>
       </w:r>
-      <w:r w:rsidRPr="616966D0" w:rsidR="6621C6F7">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00981C70" w:rsidRPr="00981C70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="616966D0" w:rsidR="234396C2">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00D51DAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="616966D0" w:rsidR="234396C2">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00D51DAB" w:rsidRPr="007F125B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>With this appointment, you may be represented by the Harvard Academic Workers (HAW) - UAW for purposes of collective bargaining and matters affecting your compensation and working conditions.</w:t>
       </w:r>
-      <w:r w:rsidRPr="616966D0" w:rsidR="6621C6F7">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00981C70" w:rsidRPr="00981C70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="616966D0" w:rsidR="471AEE6F">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="616966D0" w:rsidR="4C3B528A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Your salary for the 20XX-20XX academic year will be $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>XX,XXX</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, paid to you </w:t>
+      </w:r>
+      <w:r w:rsidR="00E221A2" w:rsidRPr="00E1133B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="212121"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">on a biweekly </w:t>
       </w:r>
-      <w:r w:rsidRPr="616966D0" w:rsidR="788CF4FD">
+      <w:r w:rsidR="00FF19DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="212121"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>basis</w:t>
       </w:r>
-      <w:r w:rsidRPr="616966D0" w:rsidR="471AEE6F">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. [</w:t>
       </w:r>
-      <w:r w:rsidRPr="616966D0" w:rsidR="471AEE6F">
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
         </w:rPr>
         <w:t>IF LESS THAN A 1.0 FTE APPOINTMENT</w:t>
       </w:r>
-      <w:r w:rsidRPr="616966D0" w:rsidR="471AEE6F">
-[...9 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>: This is based on a full-time equivalent salary of $</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>XX,XXX</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.]</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF21AC" w:rsidRPr="00B86AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="616966D0" w:rsidR="234396C2">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00D51DAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="616966D0" w:rsidR="234396C2">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00D51DAB" w:rsidRPr="007F125B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>However, the University and the HAW-UAW are currently negotiating their first agreement, which may alter the terms and conditions of your employment.</w:t>
       </w:r>
-      <w:r w:rsidRPr="616966D0" w:rsidR="486A3669">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00EF21AC" w:rsidRPr="00B86AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB3D65" w:rsidRDefault="00CB3D65" w14:paraId="07393C31" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="07393C31" w14:textId="77777777" w:rsidR="00CB3D65" w:rsidRDefault="00CB3D65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidP="616966D0" w:rsidRDefault="00F33BDD" w14:paraId="00000014" w14:textId="6698B5E2">
-[...30 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="00000014" w14:textId="6698B5E2" w:rsidR="0037356B" w:rsidRDefault="00F33BDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You will continue your eligibility for subsidized, comprehensive benefits at Harvard. For information on other FAS and University policies pertaining to your appointment, please see </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B437A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="Ra0ee465d8e9544a1">
-        <w:r w:rsidRPr="616966D0" w:rsidR="471AEE6F">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00B437A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:i w:val="1"/>
-[...1 lines deleted...]
-            <w:lang w:val="en-US"/>
+            <w:i/>
+            <w:iCs/>
           </w:rPr>
           <w:t>FAS Appointment and Promotion Handbook</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="616966D0" w:rsidR="471AEE6F">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidRDefault="0037356B" w14:paraId="00000015" w14:textId="77777777">
-[...100 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="0037356B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000016" w14:textId="4392AA33" w:rsidR="0037356B" w:rsidRDefault="00F33BDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you need such assistance, and as the regulations permit, the Harvard International Office (HIO) will continue to assist you in the process of securing temporary visa status. </w:t>
+      </w:r>
+      <w:r w:rsidR="00993D03" w:rsidRPr="00993D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>All appointments are contingent upon the employee obtaining the appropriate immigration status, as approved by U.S. Citizenship and Immigration Services (USCIS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="0037356B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001A" w14:textId="781F16CE" w:rsidR="0037356B" w:rsidRDefault="00F33BDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We will continue to assess your teaching on an ongoing basis. Lecturers are assessed based on excellence in classroom teaching, readiness to contribute to the courses through materials preparation and assistance to graduate students, accessibility to students who need extra help, and a willingness to learn new approaches and techniques and to work on any areas that might need improvement. If it is determined that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">your performance is not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>satisfactory,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the appointment may be terminated without notice. As you know, lecturers in the Faculty of Arts and Sciences may hold a maximum of 3.0 annual lecturer FTEs. At the conclusion of the 20XX-20XX academic year, you will have a total of [INSERT NUMBER] FTEs.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE20F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [INSERT IF TERM LIMIT HAS NOT BEEN REACHED: Renewal may be possible, contingent upon your performance, enrollments, curricular need, position availability, and the authorization of the divisional dean.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="00F33BDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="616966D0" w:rsidR="471AEE6F">
-[...141 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="0000001C" w14:textId="2F6585CF" w:rsidR="0037356B" w:rsidRDefault="00F33BDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Please formally respond to this letter at your convenience. I hope to hear from you, if possible, by [DATE]. If you decide to leave your position before your end date, please inform me so we can work together on your transition. Once again, let me say how pleased I am with your reappointment, and that you will continue to be a valued member of the department. I look forward to working with you for another productive year. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidRDefault="0037356B" w14:paraId="0000001D" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="0037356B" w:rsidRDefault="00F33BDD" w14:paraId="0000001E" w14:textId="77777777">
+    <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="0037356B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="00F33BDD">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidRDefault="0037356B" w14:paraId="0000001F" w14:textId="77777777">
+    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="0037356B">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0037356B" w:rsidRDefault="0037356B" w14:paraId="00000020" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="0037356B">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0037356B" w:rsidRDefault="00F33BDD" w14:paraId="00000021" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="00F33BDD">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[DEPARTMENT CHAIR]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidRDefault="0037356B" w14:paraId="00000022" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="0037356B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="0037356B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000024" w14:textId="7A2E3AB7" w:rsidR="0037356B" w:rsidRDefault="00F33BDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>CC:</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="616966D0" w:rsidR="68B0CB16">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00391A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ASSOCIATE</w:t>
       </w:r>
-      <w:r w:rsidRPr="616966D0" w:rsidR="471AEE6F">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> DEAN]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidRDefault="00F33BDD" w14:paraId="00000025" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="00F33BDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>[DEPARTMENT ADMINISTRATOR]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037356B" w:rsidRDefault="0037356B" w14:paraId="00000026" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="0037356B" w:rsidRDefault="0037356B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0037356B">
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...2 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0037356B"/>
+    <w:rsid w:val="0000437D"/>
     <w:rsid w:val="00084234"/>
     <w:rsid w:val="001E41F1"/>
     <w:rsid w:val="003113B0"/>
+    <w:rsid w:val="0036444D"/>
     <w:rsid w:val="0037356B"/>
     <w:rsid w:val="00391A8D"/>
     <w:rsid w:val="003A20FB"/>
     <w:rsid w:val="006C3098"/>
     <w:rsid w:val="007A2D08"/>
     <w:rsid w:val="007F125B"/>
     <w:rsid w:val="00880E4D"/>
     <w:rsid w:val="008C1062"/>
+    <w:rsid w:val="008C70A2"/>
     <w:rsid w:val="008D268A"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="00956AFE"/>
     <w:rsid w:val="00981C70"/>
     <w:rsid w:val="00987365"/>
+    <w:rsid w:val="00993D03"/>
     <w:rsid w:val="00B41696"/>
     <w:rsid w:val="00B437A9"/>
     <w:rsid w:val="00B86AA9"/>
     <w:rsid w:val="00C57649"/>
     <w:rsid w:val="00CB3D65"/>
     <w:rsid w:val="00D43652"/>
     <w:rsid w:val="00D51DAB"/>
     <w:rsid w:val="00D65E91"/>
     <w:rsid w:val="00E221A2"/>
     <w:rsid w:val="00EF21AC"/>
     <w:rsid w:val="00F33BDD"/>
     <w:rsid w:val="00FE20F3"/>
     <w:rsid w:val="00FF19DE"/>
-    <w:rsid w:val="1AEE4EED"/>
-[...9 lines deleted...]
-    <w:rsid w:val="788CF4FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2FC99C9A"/>
   <w15:docId w15:val="{0E6B2F6B-8279-6542-9CA7-63AB0CD23742}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1307,52 +1097,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1419,51 +1209,51 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
@@ -1536,72 +1326,72 @@
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -1633,54 +1423,55 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00956AFE"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00956AFE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...2 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic-appointments.fas.harvard.edu/" TargetMode="External" Id="Ra0ee465d8e9544a1" /></Relationships>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic-appointments.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2272,57 +2063,79 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12AD967A-63F0-4BDE-B3B3-F5E16F300449}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>471</Words>
+  <Characters>2685</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3150</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-[...1 lines deleted...]
-  <revision>23</revision>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F8E1C5A656D04446B110B027AB0B06C1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>