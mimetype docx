--- v0 (2026-07-10)
+++ v1 (2026-09-15)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Sample_Offer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -57,275 +57,399 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Letter_Postdoctoral</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fellow Reappointment_Employee_RO06</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="004E74A4">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000003" w14:textId="36DD0A47" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
+    <w:p w14:paraId="00000003" w14:textId="1E5C6581" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
       </w:r>
-      <w:r w:rsidR="0078569A">
+      <w:r w:rsidR="004D267A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0018004C">
+        <w:t>7/1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F016C9">
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="0018004C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>/2</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="004E74A4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="004E74A4">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="004E74A4"/>
-    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
+    <w:p w14:paraId="00000007" w14:textId="035494B6" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
       <w:pPr>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>&lt;&lt;Date&gt;&gt;</w:t>
-[...74 lines deleted...]
-        <w:t>&lt;&lt;Country&gt;&gt;</w:t>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000008" w14:textId="6EE072A2" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dr. First</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6B98">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6B98">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Last</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6B98">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="009511E3" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="1BDC63DF" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>City, State</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="70F0351B" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Postal Code</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000C" w14:textId="4A323782" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Country</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="004E74A4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="004E74A4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear Dr. [NAME], </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="004E74A4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
+    <w:p w14:paraId="00000011" w14:textId="3EDE21B0" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I am writing to confirm the renewal/extension of your appointment as a Postdoctoral Fellow in the Department of [DEPARTMENT NAME] at Harvard University, from [DATE] through [DATE]. As a Postdoctoral Fellow, you will continue to be under my direct supervision and will be expected to adhere to all Harvard University rules and requirements.</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D05">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D05" w:rsidRPr="003F7D05">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please note that you have completed </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D05">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>postdoctoral</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D05" w:rsidRPr="003F7D05">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> year </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D05">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D05" w:rsidRPr="003F7D05">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D05">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D05" w:rsidRPr="003F7D05">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at Harvard and are entering postdoc</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D05">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toral</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D05" w:rsidRPr="003F7D05">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> year</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D05">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D05" w:rsidRPr="003F7D05">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D05">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D05" w:rsidRPr="003F7D05">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at Harvard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="004E74A4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
@@ -402,72 +526,114 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Visas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="004E74A4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
+    <w:p w14:paraId="00000019" w14:textId="59AEC181" w:rsidR="004E74A4" w:rsidRDefault="004D267A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004D267A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>All appointments are contingent upon approval of an appropriate visa as required by U.S. Citizenship and Immigration Services (USCIS). The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. Please note that Harvard may also sponsor your visa for longer than your 1-year appointment term, to avoid additional visa costs for both parties. However, if your academic appointment ends, your visa sponsorship through Harvard will be withdrawn on your scheduled appointment end date. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. In the event that you are unable to obtain a visa and any other required authorization within that time for any reason, Harvard shall have no obligation to pay the salary specified for the appointment.</w:t>
+        <w:t>All appointments are contingent upon the employee obtaining the appropriate immigration status, as approved by U.S. Citizenship and Immigration Services (USCIS)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidDel="004D267A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB380B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. Please note that Harvard may also sponsor your visa for longer than your 1-year appointment term, to avoid additional visa costs for both parties. However, if your academic appointment ends, your visa sponsorship through Harvard will be withdrawn on your scheduled appointment end date. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CB380B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CB380B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you are unable to obtain a visa and any other required authorization within that time for any reason, Harvard shall have no obligation to pay the salary specified for the appointment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="004E74A4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
@@ -504,51 +670,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000001D" w14:textId="49560980" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">This position will be eligible for Harvard University’s subsidized comprehensive medical, dental, vision, and other benefits. Most of the benefit plans require a contribution from participants for coverage. More information on benefits and benefits costs is available on the FAS Office of Postdoctoral Affairs </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidR="004E74A4" w:rsidRPr="008D7A58">
           <w:rPr>
             <w:color w:val="0432FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Please note that, if you were not previously eligible for Harvard benefits, you must enroll in benefits within thirty days of the start date of this appointment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="004E74A4">
       <w:pPr>
         <w:pBdr>
@@ -755,72 +920,86 @@
         <w:ind w:right="-180"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Paid Time Off</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002B" w14:textId="47B4E257" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
+    <w:p w14:paraId="0000002B" w14:textId="2CF112D1" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-180"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Full-time Postdoctoral Fellows are generally entitled to 20 days of vacation per year. This time may not roll over from year to year, and there can be no payout of unused vacation time when an appointment ends. Please discuss your vacation and holiday plans with me in advance. Additionally, Postdoctoral Fellows are entitled to all University holidays with the proviso that, should a postdoc be required to work on the holiday due to the research group/lab schedule, an alternative day off should be given at another time agreed with the faculty supervisor.</w:t>
       </w:r>
       <w:r w:rsidR="00F016C9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Please visit</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7D05" w:rsidRPr="003F7D05">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sick leave may be taken as needed, up to 12 business days of sick leave per year (equivalent to one day per month). </w:t>
+      </w:r>
+      <w:r w:rsidR="00F016C9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please visit</w:t>
       </w:r>
       <w:r w:rsidR="00D16397" w:rsidRPr="00D16397">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:tooltip="https://postdoc.fas.harvard.edu/administrative-considerations" w:history="1">
         <w:r w:rsidR="00F016C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0078D7"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>this website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D16397" w:rsidRPr="00515B7D">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -908,50 +1087,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="004E74A4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000030" w14:textId="1ABF59B3" w:rsidR="004E74A4" w:rsidRDefault="00534F23">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534F23">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Please formally respond to this letter at your convenience. I hope to hear from you, if possible, by [DATE]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Formalities aside, I am delighted to continue working with you. Please let me know, if you have any questions regarding the terms of your reappointment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="004E74A4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000032" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="00CB380B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -1029,91 +1209,91 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Department of [DEPARTMENT NAME]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000039" w14:textId="77777777" w:rsidR="004E74A4" w:rsidRDefault="004E74A4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004E74A4">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26FE0F19"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B74C9246"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -1191,119 +1371,126 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="401029425">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E74A4"/>
+    <w:rsid w:val="0000437D"/>
     <w:rsid w:val="0018004C"/>
     <w:rsid w:val="001853F3"/>
     <w:rsid w:val="001D62A7"/>
     <w:rsid w:val="00230566"/>
     <w:rsid w:val="00331128"/>
     <w:rsid w:val="00333C8E"/>
+    <w:rsid w:val="003C4DA1"/>
+    <w:rsid w:val="003F7D05"/>
+    <w:rsid w:val="004D267A"/>
     <w:rsid w:val="004E74A4"/>
     <w:rsid w:val="00534F23"/>
+    <w:rsid w:val="00685FFE"/>
     <w:rsid w:val="0076361C"/>
     <w:rsid w:val="0078569A"/>
     <w:rsid w:val="007B2880"/>
     <w:rsid w:val="007E02B7"/>
     <w:rsid w:val="008D7A58"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="00B66140"/>
+    <w:rsid w:val="00BF6B98"/>
     <w:rsid w:val="00CB380B"/>
     <w:rsid w:val="00D16397"/>
     <w:rsid w:val="00D65E91"/>
     <w:rsid w:val="00D74646"/>
+    <w:rsid w:val="00DA1495"/>
     <w:rsid w:val="00ED6C20"/>
     <w:rsid w:val="00F007AC"/>
     <w:rsid w:val="00F016C9"/>
     <w:rsid w:val="00FC3FD9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2AB6333C"/>
   <w15:docId w15:val="{0E6B2F6B-8279-6542-9CA7-63AB0CD23742}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1782,50 +1969,51 @@
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
@@ -1997,51 +2185,51 @@
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D16397"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.harvard.edu/gazette/harvard-events." TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdoc.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdoc.fas.harvard.edu/administrative-considerations" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdoc.fas.harvard.edu/Postdoc-benefits" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2316,61 +2504,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F8E1C5A656D04446B110B027AB0B06C1" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="968b687f1c5ecc2fc5ded25f4a7cc634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="92626234-b09f-4ffb-87fc-d0f98d06d66f" xmlns:ns3="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="931c162ae985543509bf7ce80ce28c28" ns2:_="" ns3:_="">
     <xsd:import namespace="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <xsd:import namespace="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2549,127 +2726,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="92626234-b09f-4ffb-87fc-d0f98d06d66f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg6p01NuiyXaW25Kr2P5Xw5I8RR7g==">CgMxLjA4AGokChRzdWdnZXN0LnV0NGRqNWlhOWxjeRIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QucWxndjlwOWxiaHJ3EgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC51bWt4bndqNGh2MGMSDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LjRpZ2pjMnJ3NmplcBIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QueHp2dmd5aDZvdG8yEgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC5wYmVxbzc0ODc1Z3YSDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LmI0ZzRoY3loeXNsZhIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QuOXc5cXM1c3MxbDl2EgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC5rZTU0NXlibmdycWoSDEthdGUgRmxlbWluZ2okChRzdWdnZXN0Lmpsb2VsN3B4MnB0bhIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QuYmIyZjAxOWkxaHRxEgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC5mMThpcGtxNmd5cGkSDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LnBvMW83ajFieWlrdRIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QuNGIybTZhcHNhcXZvEgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC5kbHpyYzBnc2lneWgSDEthdGUgRmxlbWluZ2okChRzdWdnZXN0Lm9yM2F6ZWxlNmVkchIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QuYTE0NG13ZWx0NWNhEgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC5kMzk3MzE5MzlmdTMSDEthdGUgRmxlbWluZ2onChRzdWdnZXN0LmdteXByd29oa29pZRIPU3RlcGhlbiBLYXJnZXJlaiQKFHN1Z2dlc3QuMXR0dWlreGdoZWpnEgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC55OWkwZ3dqMDh2NmUSDEthdGUgRmxlbWluZ2omChNzdWdnZXN0LmIybjBwNDR1bWJuEg9TdGVwaGVuIEthcmdlcmVyITFCMG44Q0lHWTFleXQ0MEs0QjVmc0tYeWtoSjVkM0x1VQ==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0963DB2A-665C-4F6E-B808-5430736201E6}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BDA826D-131D-44BA-BDD3-9048391A393F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0963DB2A-665C-4F6E-B808-5430736201E6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
+    <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCAE14FA-4DC2-4F2E-B77B-7A602547A872}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCAE14FA-4DC2-4F2E-B77B-7A602547A872}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>956</Words>
-  <Characters>5397</Characters>
+  <Words>983</Words>
+  <Characters>5605</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>112</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6315</CharactersWithSpaces>
+  <CharactersWithSpaces>6575</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F8E1C5A656D04446B110B027AB0B06C1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>