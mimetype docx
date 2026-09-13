--- v0 (2026-07-11)
+++ v1 (2026-09-13)
@@ -1,292 +1,449 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="5C33455B" w:rsidR="00F71215" w:rsidRDefault="00E4387D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Template_Offer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Letter_Postdoctoral Fellow Reappointment_External_RO04</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Letter_Postdoctoral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005A1EA0">
+        <w:t xml:space="preserve"> Fellow Reappointment_External_RO04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00F71215">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000003" w14:textId="2A5624F5" w:rsidR="00F71215" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>10/6</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>/2</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
+      </w:r>
+      <w:r w:rsidR="00020702">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>7/1/26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00F71215">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00F71215">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00F71215"/>
-    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000007" w14:textId="3D9AC578" w:rsidR="00F71215" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>&lt;&lt;Date&gt;&gt;</w:t>
-[...74 lines deleted...]
-        <w:t>&lt;&lt;Country&gt;&gt;</w:t>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000008" w14:textId="583E9FF5" w:rsidR="00F71215" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dr. First</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0C2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0C2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Last</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0C2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="233A15DD" w:rsidR="00F71215" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="00296F66" w:rsidR="00F71215" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>City, State</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="50A35599" w:rsidR="00F71215" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Postal Code</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000C" w14:textId="2517BB9B" w:rsidR="00F71215" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Country</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00F71215">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00F71215">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear Dr. [NAME], </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00F71215">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000011" w14:textId="32F60C11" w:rsidR="00F71215" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I am writing to confirm the renewal/extension of your appointment as a Postdoctoral Fellow in the Department of [DEPARTMENT NAME] at Harvard University, from [DATE] through [DATE]. As a Postdoctoral Fellow, you will continue to be under my direct supervision and will be expected to adhere to all Harvard University rules and requirements.</w:t>
+      </w:r>
+      <w:r w:rsidR="00031F43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00031F43" w:rsidRPr="001B12D6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please note that you have completed post</w:t>
+      </w:r>
+      <w:r w:rsidR="00031F43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidR="00031F43" w:rsidRPr="001B12D6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00031F43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toral</w:t>
+      </w:r>
+      <w:r w:rsidR="00031F43" w:rsidRPr="001B12D6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> year </w:t>
+      </w:r>
+      <w:r w:rsidR="00031F43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00031F43" w:rsidRPr="001B12D6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00031F43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00031F43" w:rsidRPr="001B12D6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at Harvard and are entering postdoc</w:t>
+      </w:r>
+      <w:r w:rsidR="00031F43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toral</w:t>
+      </w:r>
+      <w:r w:rsidR="00031F43" w:rsidRPr="001B12D6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> year</w:t>
+      </w:r>
+      <w:r w:rsidR="00031F43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00031F43" w:rsidRPr="001B12D6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00031F43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="00031F43" w:rsidRPr="001B12D6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>at Harvard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00F71215">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Salary and Taxes</w:t>
@@ -324,87 +481,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="00000016" w14:textId="48CA6473" w:rsidR="00F71215" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="280" w:after="280"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For further information, please review the </w:t>
       </w:r>
       <w:hyperlink r:id="rId6">
         <w:r w:rsidR="00F71215" w:rsidRPr="00E4387D">
           <w:rPr>
             <w:color w:val="0432FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Fellowship P</w:t>
-[...35 lines deleted...]
-          <w:t>s</w:t>
+          <w:t>Fellowship Payment FAQs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> and the University’s </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r w:rsidR="00F71215" w:rsidRPr="00E4387D">
           <w:rPr>
             <w:color w:val="0432FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Policy on Fellowship Payments and Reimbursements for Students and Non-employee Postdocs/Fellows</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -497,81 +618,105 @@
         <w:t>Visas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00F71215">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0000001A" w14:textId="45D49688" w:rsidR="00F71215" w:rsidRDefault="00020702">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">All appointments are contingent upon approval of an appropriate visa as required by U.S. Citizenship and Immigration Services (USCIS). The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. Please note that Harvard may also sponsor your visa for longer than your 1-year appointment term, to avoid additional visa costs for both parties. However, if your academic appointment ends, your visa sponsorship through Harvard will be withdrawn on your scheduled appointment end date. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining </w:t>
+      <w:r w:rsidRPr="00020702">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All appointments are contingent upon the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6A8C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>appointee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020702">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obtaining the appropriate immigration status, as approved by U.S. Citizenship and Immigration Services (USCIS).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. Please note that Harvard may also sponsor your visa for longer than your 1-year appointment term, to avoid additional visa costs for both parties. However, if your academic appointment ends, your visa sponsorship through Harvard will be withdrawn on your </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
+        <w:t>scheduled appointment end date. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00F71215">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -741,69 +886,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Progress and Renewal </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="254" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I look forward to continuing to work with you on [TOPIC(S) OF RESEARCH. ADDITIONAL DUTIES/RESPONSIBILITIES. Due to the importance of in-person mentoring with their faculty sponsor and having the opportunity to interact with colleagues and researchers within their department, it is expected that postdoctoral fellows work on campus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Consider including some or </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> the following and adapt to your group’s use: </w:t>
+        <w:t xml:space="preserve">Consider including some or all of the following and adapt to your group’s use: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In addition to your research, we expect you to participate in international conferences and publish conference and journal papers, to propose new directions and projects and assist in preparing research proposals, and to supervise and interact with graduate and undergraduate students. You may also have opportunities to assist with courses and to work on prep grant proposals.] If you are funded in part or wholly by a grant or an award, you will be informed which grant(s)/awards(s) you will be working on at any given time. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>We will plan to discuss your objectives, progress, and achievements regularly, and ahead of your next renewal date, we will discuss your achievements and progress and set objectives for the following year. If it is determined that your performance is not satisfactory, or if funding ceases to be available, the appointment may be terminated or not renewed before the appointment end date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00F71215">
@@ -872,75 +999,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Paid Time Off</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002D" w14:textId="0AC7EA91" w:rsidR="00F71215" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0000002D" w14:textId="55237F53" w:rsidR="00F71215" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-180"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Full-time Postdoctoral Fellows are generally entitled to 20 days of vacation per year. This time may not roll over from year to year, and there can be no payout of unused vacation time when an appointment ends. Please discuss your vacation and holiday plans with me in advance. Additionally, Postdoctoral Fellows are entitled to all University holidays with the proviso that, should a postdoc be required to work on the holiday due to the research group/lab schedule, an alternative day off should be given at another time agreed with the faculty supervisor.</w:t>
       </w:r>
       <w:r w:rsidR="00B55705">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Please visit</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00613D6E" w:rsidRPr="00613D6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sick leave may be taken as needed, up to 12 business days of sick leave per year </w:t>
+      </w:r>
+      <w:r w:rsidR="00613D6E" w:rsidRPr="00613D6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(equivalent to one day per month). </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55705">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please visit</w:t>
       </w:r>
       <w:r w:rsidR="000D0923">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:tooltip="https://postdoc.fas.harvard.edu/administrative-considerations" w:history="1">
         <w:r w:rsidR="00B55705">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="2239C6"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>this website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000D0923" w:rsidRPr="00515B7D">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
@@ -960,51 +1112,50 @@
     </w:p>
     <w:p w14:paraId="0000002E" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-180"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>FAS Office of Postdoctoral Affairs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Finally, the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidR="00F71215">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
@@ -1149,91 +1300,91 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Department of [DEPARTMENT NAME]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000003A" w14:textId="77777777" w:rsidR="00F71215" w:rsidRDefault="00F71215">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F71215">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="274115BD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B4407B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -1311,108 +1462,117 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="234244194">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="155"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F71215"/>
+    <w:rsid w:val="0000437D"/>
+    <w:rsid w:val="00020702"/>
+    <w:rsid w:val="00031F43"/>
     <w:rsid w:val="000D0923"/>
+    <w:rsid w:val="001B0C2F"/>
+    <w:rsid w:val="001C6A8C"/>
+    <w:rsid w:val="003C4DA1"/>
     <w:rsid w:val="00581085"/>
     <w:rsid w:val="005A1EA0"/>
+    <w:rsid w:val="00613D6E"/>
     <w:rsid w:val="00640714"/>
+    <w:rsid w:val="00664249"/>
     <w:rsid w:val="0076361C"/>
     <w:rsid w:val="008008EB"/>
     <w:rsid w:val="008C606B"/>
     <w:rsid w:val="008D268A"/>
     <w:rsid w:val="008E3ECB"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="009764F4"/>
     <w:rsid w:val="009D4FAF"/>
     <w:rsid w:val="00A14007"/>
     <w:rsid w:val="00B55705"/>
+    <w:rsid w:val="00DA1495"/>
     <w:rsid w:val="00E4387D"/>
     <w:rsid w:val="00F21ABF"/>
     <w:rsid w:val="00F32C46"/>
     <w:rsid w:val="00F71215"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="73CE669B"/>
   <w15:docId w15:val="{0A568038-08E7-034B-BE3F-EECD2196A13A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2107,51 +2267,51 @@
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="000D0923"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iptc.oc.finance.harvard.edu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.harvard.edu/gazette/harvard-events." TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.fad.harvard.edu/fellowships-vs-reimbursements" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdoc.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.fad.harvard.edu/sites/g/files/omnuum12696/files/fad_policies/files/general_fellowship_information_website.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdoc.fas.harvard.edu/administrative-considerations" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdoc.fas.harvard.edu/Postdoc-benefits" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2433,65 +2593,65 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg6xHUEkRVB3GZQjzCaTg5KMEZC6w==">CgMxLjA4AGonChRzdWdnZXN0LjJzeDNsNnBoY3JpZxIPU3RlcGhlbiBLYXJnZXJlaiQKFHN1Z2dlc3Qud21zdmpmdXhwNDFjEgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC5lNWRkZTNqOTI4MGESDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LmdzNTU3OWpvd2E0cxIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QucGEydmZpeHptcjBsEgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC5uNDRjZHl0cGxrZGISDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LnFhMGdlN3pkazBnahIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QubWRjOTJ2Y2x4b291EgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC5qOWQzdTRscDI2bm8SDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LmZmYm92NmNtbnRjdRIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QueXVidXczcjZlMnNnEgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC40aTdnbTQzdmxxdHgSDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LjhoZjVoYngyMHF4aBIMS2F0ZSBGbGVtaW5naiMKE3N1Z2dlc3QuNWE3dmc0Y2JrbnYSDEthdGUgRmxlbWluZ2onChRzdWdnZXN0LjU1N3BndmJycDhiaRIPU3RlcGhlbiBLYXJnZXJlaiQKFHN1Z2dlc3QuZGx6cmMwZ3NpZ3loEgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC5hMTQ0bXdlbHQ1Y2ESDEthdGUgRmxlbWluZ2onChRzdWdnZXN0LmJyZ2VvcWo1a3VqZhIPU3RlcGhlbiBLYXJnZXJlaiQKFHN1Z2dlc3QuMmo2YWk3MzczbmJ0EgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC5jYWJxejFxajlsdDgSDEthdGUgRmxlbWluZ2okChRzdWdnZXN0Lm9uYjI5dXNiNTY5eRIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QuaXI5bzV0anRyNG4zEgxLYXRlIEZsZW1pbmdqJwoUc3VnZ2VzdC5icTE1aGtsaXRhYjASD1N0ZXBoZW4gS2FyZ2VyZWokChRzdWdnZXN0LjNkMnN0MmVpOWl0MhIMS2F0ZSBGbGVtaW5nciExT1liVjhWQnRlRU9nb3NqTmFLaWsxQklXWnByb0o4UTQ=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1071</Words>
-  <Characters>6105</Characters>
+  <Words>1106</Words>
+  <Characters>6305</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>105</Lines>
-  <Paragraphs>45</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7131</CharactersWithSpaces>
+  <CharactersWithSpaces>7397</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>