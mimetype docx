--- v1 (2026-09-16)
+++ v2 (2026-10-06)
@@ -315,128 +315,163 @@
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidRPr="004F52AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>will be a paid, [SPECIFY ONE: full-time/part-time], benefits-eligible position. With this appointment, you may be represented by the Harvard Academic Workers (HAW) - UAW for purposes of collective bargaining and matters affecting your compensation and working conditions. You will receive an annual salary of $[SALARY] paid to you on a biweekly basis. However, the University and the HAW-UAW are currently negotiating their first agreement, which may alter the terms and conditions of your employment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="008E3BB7" w:rsidRDefault="00025CC8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>I-9</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="008E3BB7" w:rsidRDefault="00025CC8">
+    <w:p w14:paraId="76239994" w14:textId="5E508FB4" w:rsidR="00663FA7" w:rsidRPr="00663FA7" w:rsidRDefault="00025CC8" w:rsidP="00663FA7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">As you must first complete your I-9 form, instructions on how to complete this form online will be emailed to you. If you have not received these instructions, please contact [CONTACT NAME at [PHONE] or [EMAIL] to send the instructions on how to complete the I-9. Once your completed I-9 has been processed, you will be able to enroll in benefits. More information on completing the I-9 form is also available </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3D1F03F7" w14:textId="4EC7B3FB" w:rsidR="00663FA7" w:rsidRDefault="00663FA7" w:rsidP="00663FA7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00663FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Special note for international employees: you must be physically present in the U.S. before you can complete your Form I-9. Once you complete Section 1 of the I-9, Harvard will email you a link to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00663FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sprintax</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00663FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Calculus, the system that will determine how much U.S. tax is withheld from your paycheck. You can complete </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00663FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sprintax</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00663FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Calculus during your appointment for Section 2 of the I-9.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="008E3BB7" w:rsidRDefault="00025CC8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.4tc4mrbqzzef" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Visas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000015" w14:textId="101C54ED" w:rsidR="008E3BB7" w:rsidRDefault="00180681">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00180681">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>All appointments are contingent upon the employee obtaining the appropriate immigration status, as approved by U.S. Citizenship and Immigration Services (USCIS)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00025CC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Harvard International Office </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">(HIO) helps individuals to secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. Please note that Harvard may also sponsor your visa for longer than your 1-year appointment term, to avoid additional visa costs for both parties. However, if your academic appointment ends, your visa sponsorship through Harvard will be withdrawn on your scheduled appointment end date. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure that they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
+        <w:t xml:space="preserve">The Harvard International Office (HIO) helps individuals to secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. Please note that Harvard may also sponsor your visa for longer than your 1-year appointment term, to avoid additional visa costs for both parties. However, if your academic appointment ends, your visa sponsorship through Harvard will be withdrawn on your scheduled appointment end date. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure that they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00025CC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00025CC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> you are unable to obtain a visa and any other required authorization within that time for any reason, Harvard shall have no obligation to pay the salary specified for the appointment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="008E3BB7" w:rsidRDefault="00025CC8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -567,79 +602,79 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Consider including some or all of the following and adapt to your group’s use: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>In addition to your research, we expect you to participate in international conferences and publish conference and journal papers, to propose new directions and projects and assist in preparing research proposals, and to supervise and interact with graduate and undergraduate students. You may also have opportunities to assist with courses and in the preparation of grant proposals.] If you are funded in part or wholly by a grant or an award, you will be informed which grant(s)/awards(s) you will be working on at any given time. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="008E3BB7" w:rsidRDefault="00025CC8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ahead of your one-year renewal date, I look forward to discussing your progress during the first year and to setting objectives for the following year. If it is determined that your performance is not satisfactory, the appointment may be terminated or not renewed before the appointment end date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="008E3BB7" w:rsidRDefault="00025CC8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Participation Agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000020" w14:textId="0B5DC9EC" w:rsidR="008E3BB7" w:rsidRDefault="00025CC8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>All incoming faculty and researchers at Harvard University are expected to review and sign an electronic version of the</w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidR="00BF38C0">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Harvard University Participation Agreement,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -935,79 +970,79 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Department of [DEPARTMENT NAME]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008E3BB7">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23996CED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FEB4D108"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -1119,52 +1154,54 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008E3BB7"/>
     <w:rsid w:val="0000437D"/>
     <w:rsid w:val="00025CC8"/>
     <w:rsid w:val="000C4665"/>
     <w:rsid w:val="000F4E4B"/>
     <w:rsid w:val="00180681"/>
     <w:rsid w:val="00232782"/>
     <w:rsid w:val="003C4DA1"/>
     <w:rsid w:val="00477AAE"/>
     <w:rsid w:val="004F52AC"/>
     <w:rsid w:val="00515B7D"/>
     <w:rsid w:val="0053377E"/>
     <w:rsid w:val="005C75D2"/>
     <w:rsid w:val="005F32FC"/>
+    <w:rsid w:val="00663FA7"/>
     <w:rsid w:val="0076361C"/>
     <w:rsid w:val="007719CC"/>
+    <w:rsid w:val="008C70A2"/>
     <w:rsid w:val="008E3BB7"/>
     <w:rsid w:val="008F43D1"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="009A28CA"/>
     <w:rsid w:val="009B7582"/>
     <w:rsid w:val="00BF38C0"/>
     <w:rsid w:val="00C50EDA"/>
     <w:rsid w:val="00D36047"/>
     <w:rsid w:val="00D602EE"/>
     <w:rsid w:val="00D65E91"/>
     <w:rsid w:val="00DA1495"/>
     <w:rsid w:val="00E756E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -2248,65 +2285,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-[...1 lines deleted...]
-</go:gDocsCustomXmlDataStorage>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="92626234-b09f-4ffb-87fc-d0f98d06d66f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F8E1C5A656D04446B110B027AB0B06C1" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="968b687f1c5ecc2fc5ded25f4a7cc634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="92626234-b09f-4ffb-87fc-d0f98d06d66f" xmlns:ns3="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="931c162ae985543509bf7ce80ce28c28" ns2:_="" ns3:_="">
     <xsd:import namespace="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <xsd:import namespace="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2485,123 +2518,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjPcLVzVDpXwwy2DCD8heDoA/KgHQ==">CgMxLjAyDmguNHRjNG1yYnF6emVmMgloLjFmb2I5dGU4AGolChRzdWdnZXN0LnA1azNodGdpNXBvNBINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LnBxY3V3N3JuYWJiORINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LmttaTBvODdheDQ2MBINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LnVwMGY3YThob2lwZxINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0Lnl0YXh1cWNlZDYxbxINS2VuZHJhIEJhcmJlcmokChRzdWdnZXN0LmMydGNmdWl0NmdiNRIMS2F0ZSBGbGVtaW5naiUKFHN1Z2dlc3QudjAwNG9wbHkxZHZtEg1LZW5kcmEgQmFyYmVyaiYKE3N1Z2dlc3QuY3l4YmZ3cWlsZWkSD1N0ZXBoZW4gS2FyZ2VyZWonChRzdWdnZXN0Lm03aXZyMG13aTUzehIPU3RlcGhlbiBLYXJnZXJlaicKFHN1Z2dlc3QuYzJ4azBrdWpxenlmEg9TdGVwaGVuIEthcmdlcmVqJQoUc3VnZ2VzdC5tM2s0cm9tdnB3eHESDUtlbmRyYSBCYXJiZXJqJQoUc3VnZ2VzdC4zN2V3cHBsYzJpcmoSDUtlbmRyYSBCYXJiZXJqJQoUc3VnZ2VzdC50Zm95ZDdjd2l3d2YSDUtlbmRyYSBCYXJiZXJqJQoUc3VnZ2VzdC4xamtnb3N5dDJmZGoSDUtlbmRyYSBCYXJiZXJqJQoUc3VnZ2VzdC5oODZjOWhodWx2NWwSDUtlbmRyYSBCYXJiZXJqJQoUc3VnZ2VzdC5jY3JtMjhza213MGsSDUtlbmRyYSBCYXJiZXJqJQoUc3VnZ2VzdC5icWZ6ZjJmbHhoazISDUtlbmRyYSBCYXJiZXJqJQoUc3VnZ2VzdC5nc244NnZzOTE5YTUSDUtlbmRyYSBCYXJiZXJqJQoUc3VnZ2VzdC4xM2lmODNwNHphdmkSDUtlbmRyYSBCYXJiZXJqJwoUc3VnZ2VzdC5xb3lscW1nbzNpaWUSD1N0ZXBoZW4gS2FyZ2VyZWolChRzdWdnZXN0Ljk0bGlycmJobG96cBINS2VuZHJhIEJhcmJlcmonChRzdWdnZXN0LnZlZjJzOWRxdDFwZhIPU3RlcGhlbiBLYXJnZXJlaiUKFHN1Z2dlc3QuNWI0NXd6bndsdGFxEg1LZW5kcmEgQmFyYmVyaiYKE3N1Z2dlc3QudTJ5c2hsbWU3aTkSD1N0ZXBoZW4gS2FyZ2VyZWolChRzdWdnZXN0LmY2cWtlZXVkemU3YRINS2VuZHJhIEJhcmJlcmonChRzdWdnZXN0LmY0Y3ptdW5nM3Q5MhIPU3RlcGhlbiBLYXJnZXJlaiUKFHN1Z2dlc3QuMnJvcWpwbG16MTk5Eg1LZW5kcmEgQmFyYmVyaiUKFHN1Z2dlc3QuejBpdHpnbzE0ZWxmEg1LZW5kcmEgQmFyYmVyaiUKFHN1Z2dlc3QuaWRjZHZ2Y3Bwdm9sEg1LZW5kcmEgQmFyYmVyaiUKFHN1Z2dlc3QuZnB4YTQ3Z3R6aXNqEg1LZW5kcmEgQmFyYmVyciExQ2d3a3dsazVINkN3TnQyVnBmX2xQby1qSEJ5cFFLMXM=</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0CB4D5A-2426-426C-9686-18C2E3F8A86A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
+    <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39E355CC-9AAB-45B3-9703-07C433D0B3CB}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D95256D3-8325-4EF2-9C60-B8B7804B6EB1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39E355CC-9AAB-45B3-9703-07C433D0B3CB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0CB4D5A-2426-426C-9686-18C2E3F8A86A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1250</Words>
-  <Characters>7128</Characters>
+  <Words>1307</Words>
+  <Characters>7453</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8362</CharactersWithSpaces>
+  <CharactersWithSpaces>8743</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F8E1C5A656D04446B110B027AB0B06C1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>