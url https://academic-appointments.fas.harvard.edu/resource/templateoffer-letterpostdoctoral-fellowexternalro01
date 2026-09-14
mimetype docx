--- v0 (2026-07-13)
+++ v1 (2026-09-14)
@@ -1,385 +1,373 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="3897F4BA" w:rsidR="00043B35" w:rsidRDefault="00C656A9" w:rsidP="00C656A9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Template_Offer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> Letter_Postdoctoral Fellow_ External_RO01</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Letter_Postdoctoral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Fellow_ External_RO01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00043B35" w:rsidRDefault="00043B35">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000003" w14:textId="3D9AD3E7" w:rsidR="00043B35" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000003" w14:textId="2336BF83" w:rsidR="00043B35" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
       </w:r>
-      <w:r w:rsidR="00C87E19">
+      <w:r w:rsidR="009418E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>10/6</w:t>
+        <w:t>7/1/26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>/2</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00043B35" w:rsidRDefault="00043B35">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00043B35" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000005" w14:textId="3D7623DB" w:rsidR="00043B35" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>&lt;&lt;Date&gt;&gt;</w:t>
+        <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00043B35" w:rsidRDefault="00043B35">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="00043B35" w:rsidRDefault="00043B35">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="00043B35" w:rsidRDefault="00000000">
-[...61 lines deleted...]
-        <w:t>&lt;&lt;Country&gt;&gt;</w:t>
+    <w:p w14:paraId="00000008" w14:textId="59EE4AE1" w:rsidR="00043B35" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Dr. First</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32DE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32DE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Last</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32DE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="40552D3E" w:rsidR="00043B35" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="33C24885" w:rsidR="00043B35" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>City, State</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="3F64D841" w:rsidR="00043B35" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Postal Code</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000C" w14:textId="1AC90976" w:rsidR="00043B35" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Country</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="00043B35" w:rsidRDefault="00043B35">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="00043B35" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear Dr. [NAME], </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="00043B35" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>I am delighted to offer you an appointment as a Postdoctoral Fellow in the Department of [DEPARTMENT NAME] at Harvard University, from [DATE] through [DATE], with the possibility of renewal depending on continued funding and satisfactory performance. As a Postdoctoral Fellow, you will be under my direct supervision and will be expected to adhere to all Harvard University rules and requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="00043B35" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Salary and Taxes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="00043B35" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-        <w:t>Your [SPECIFY ONE: full-time/part-time] position will be funded from your fellowship from [FUNDER NAME]. Postdocs who are paid with a stipend should be aware of potential tax implications and requirements associated with receipt of the stipend. Generally, taxes are not withheld from stipend payments for postdocs. In addition, University contributions to a postdoc’s benefits may be considered taxable income for the postdoc (i.e., imputed income), and such postdocs must generally report these contributions as earnings when filing taxes. Because taxes are not withheld, postdocs may wish to reserve a portion of their stipend for the purpose of paying taxes on their income.</w:t>
+    <w:p w14:paraId="00000011" w14:textId="23136833" w:rsidR="00043B35" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Your [SPECIFY ONE: full-time/part-time] position will be funded from your fellowship from [FUNDER NAME]. Postdocs who are paid with a stipend should be aware of potential tax implications and requirements associated with receipt of the stipend. Because taxes are not withheld, postdocs may wish to reserve a portion of their stipend for the purpose of paying taxes on their income.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000012" w14:textId="01A4F986" w:rsidR="00043B35" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="280" w:after="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>For further information please review the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="484C58"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="00043B35" w:rsidRPr="0062658E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
-          <w:t>Fellowship Payme</w:t>
-[...23 lines deleted...]
-          <w:t>s</w:t>
+          <w:t>Fellowship Payment FAQs</w:t>
         </w:r>
         <w:r w:rsidRPr="0062658E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>and the University’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="484C58"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r w:rsidR="00043B35">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="007EAD"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Policy on Fellowship Payments and Reimbursements for Students and Non-employee Po</w:t>
-[...15 lines deleted...]
-          <w:t>tdocs/</w:t>
+          <w:t>Policy on Fellowship Payments and Reimbursements for Students and Non-employee Postdocs/</w:t>
         </w:r>
         <w:r w:rsidR="00043B35" w:rsidRPr="00960245">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>Fellows</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="484C58"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Additional information regarding tax reporting of fellowship income for non-employee research fellows can be found on the University’s </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00B44EB5" w:rsidRPr="00960245">
           <w:rPr>
@@ -421,67 +409,85 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>each individual</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, and you are encouraged to consult with your own tax professional to determine how to report and treat your stipend payment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="00043B35" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Visas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="00043B35" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000015" w14:textId="065DC867" w:rsidR="00043B35" w:rsidRDefault="009418E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>All appointments are contingent upon approval of an appropriate visa as required by U.S. Citizenship and Immigration Services (USCIS). The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. Please note that Harvard may also sponsor your visa for longer than your 1-year appointment term, to avoid additional visa costs for both parties. However, if your academic appointment ends, your visa sponsorship through Harvard will be withdrawn on your scheduled appointment end date. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
+      <w:r w:rsidRPr="009418E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">All appointments are contingent upon the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B85FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>appointee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009418E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obtaining the appropriate immigration status, as approved by U.S. Citizenship and Immigration Services (USCIS).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. Please note that Harvard may also sponsor your visa for longer than your 1-year appointment term, to avoid additional visa costs for both parties. However, if your academic appointment ends, your visa sponsorship through Harvard will be withdrawn on your scheduled appointment end date. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="00043B35" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Benefits</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000017" w14:textId="71EE67A5" w:rsidR="00043B35" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -738,68 +744,86 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">If you received or will receive your doctoral degree within one year of your appointment start date, please note that the FAS Office for Faculty Affairs must receive official confirmation that you have completed all requirements for your doctoral degree prior to your appointment start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000024" w14:textId="77777777" w:rsidR="00043B35" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Paid Time Off</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000025" w14:textId="215E8276" w:rsidR="00043B35" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000025" w14:textId="68F001AD" w:rsidR="00043B35" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:right="-180"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Full-time Postdoctoral Fellows are generally entitled to 20 days of vacation per year. This time may not roll over from year to year, and there can be no payout of unused vacation time when an appointment ends. Please discuss your vacation and holiday plans with me in advance.</w:t>
       </w:r>
       <w:r w:rsidR="00793B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Please visit</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00981F7C" w:rsidRPr="00981F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sick leave may be taken as needed, up to 12 business days of sick leave per year (equivalent to one day per month).</w:t>
+      </w:r>
+      <w:r w:rsidR="00981F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00793B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Please visit</w:t>
       </w:r>
       <w:r w:rsidR="00232A45" w:rsidRPr="00232A45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2239C6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:tooltip="https://postdoc.fas.harvard.edu/administrative-considerations" w:history="1">
         <w:r w:rsidR="00793B88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:color w:val="2239C6"/>
           </w:rPr>
           <w:t>this website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00232A45" w:rsidRPr="00515B7D">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
@@ -975,91 +999,91 @@
         <w:t>[TITLE]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="00043B35" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="4320" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Department of [DEPARTMENT NAME]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00043B35">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69065C38"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5270006A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -1137,104 +1161,112 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="228082995">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="155"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00043B35"/>
+    <w:rsid w:val="0000437D"/>
     <w:rsid w:val="00043B35"/>
     <w:rsid w:val="00232A45"/>
+    <w:rsid w:val="003C4DA1"/>
     <w:rsid w:val="003D58FB"/>
+    <w:rsid w:val="0041163D"/>
     <w:rsid w:val="004D5019"/>
     <w:rsid w:val="0062658E"/>
     <w:rsid w:val="0076361C"/>
     <w:rsid w:val="00793B88"/>
     <w:rsid w:val="008D268A"/>
+    <w:rsid w:val="009418E7"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="00960245"/>
     <w:rsid w:val="009764F4"/>
+    <w:rsid w:val="00981F7C"/>
     <w:rsid w:val="00B44EB5"/>
+    <w:rsid w:val="00B85FF1"/>
     <w:rsid w:val="00C656A9"/>
     <w:rsid w:val="00C87E19"/>
+    <w:rsid w:val="00D51D01"/>
+    <w:rsid w:val="00E32DE7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="51B7E486"/>
   <w15:docId w15:val="{0A568038-08E7-034B-BE3F-EECD2196A13A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1956,51 +1988,51 @@
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00232A45"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iptc.oc.finance.harvard.edu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdoc.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.fad.harvard.edu/fellowships-vs-reimbursements" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdoc.fas.harvard.edu/administrative-considerations" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.fad.harvard.edu/sites/g/files/omnuum12696/files/fad_policies/files/general_fellowship_information_website.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.harvard.edu/research-policies-compliance/participation-agreements-and-visitor-participation-agreements/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdoc.fas.harvard.edu/Postdoc-benefits" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.harvard.edu/gazette/harvard-events" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2282,65 +2314,65 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miLUYwoXp154WG/9S+V67myPa2x7Q==">CgMxLjAyCWguMWZvYjl0ZTgAciExUzRHSXhtcFBlRkZtbkp5YXJDTEw4WHc4Z3ppdXNEN3g=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1104</Words>
-  <Characters>6299</Characters>
+  <Words>1077</Words>
+  <Characters>6145</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>108</Lines>
-  <Paragraphs>46</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7357</CharactersWithSpaces>
+  <CharactersWithSpaces>7208</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>