--- v0 (2026-07-11)
+++ v1 (2026-09-14)
@@ -1,122 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="6D17BC88" w:rsidR="00282538" w:rsidRDefault="00D55BD5" w:rsidP="00FB53F9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Template_Offer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> Letter_Postdoctoral Fellow_ Stipendee_RO02</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Letter_Postdoctoral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Fellow_ Stipendee_RO02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00282538" w:rsidRDefault="00282538">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000003" w14:textId="4A218105" w:rsidR="00282538" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000003" w14:textId="58ED8750" w:rsidR="00282538" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
       </w:r>
-      <w:r w:rsidR="000D586C">
-[...25 lines deleted...]
-      </w:r>
+      <w:del w:id="0" w:author="Fleming, Katie" w:date="2026-07-01T09:26:00Z" w16du:dateUtc="2026-07-01T13:26:00Z">
+        <w:r w:rsidR="000D586C" w:rsidDel="00DE2774">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:delText>10/6</w:delText>
+        </w:r>
+        <w:r w:rsidDel="00DE2774">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:delText>/2</w:delText>
+        </w:r>
+        <w:r w:rsidR="00233254" w:rsidDel="00DE2774">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:delText>5</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="1" w:author="Fleming, Katie" w:date="2026-07-01T09:26:00Z" w16du:dateUtc="2026-07-01T13:26:00Z">
+        <w:r w:rsidR="00DE2774">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>7/1/26</w:t>
+        </w:r>
+      </w:ins>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00282538" w:rsidRDefault="00282538">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00282538" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -295,83 +317,51 @@
         <w:spacing w:before="280" w:after="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>For further information please review the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="484C58"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6">
         <w:r w:rsidR="00282538">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="007EAD"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Fello</w:t>
-[...31 lines deleted...]
-          <w:t>AQs</w:t>
+          <w:t>Fellowship Payment FAQs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="484C58"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>and the University’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="484C58"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r w:rsidR="00282538">
           <w:rPr>
@@ -440,73 +430,111 @@
         <w:t xml:space="preserve">Please note that Harvard is not providing you with any tax guidance or advice, and this information should not be considered tax, financial, or legal advice. Tax considerations are often unique to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>each individual</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, and you are encouraged to consult with your own tax professional to determine how to report and treat your stipend payment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="00282538" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_heading=h.aojz81w9qntg" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.aojz81w9qntg" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Visas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000016" w14:textId="44FC7B62" w:rsidR="00282538" w:rsidRDefault="00000000">
-[...11 lines deleted...]
-        <w:t>All appointments are contingent upon approval of an appropriate visa as required by U.S. Citizenship and Immigration Services (USCIS). The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. Please note that Harvard may also sponsor your visa for longer than your 1-year appointment term, to avoid additional visa costs for both parties. However, if your academic appointment ends, your visa sponsorship through Harvard will be withdrawn on your scheduled appointment end date. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term.</w:t>
+    <w:p w14:paraId="00000016" w14:textId="55A59A63" w:rsidR="00282538" w:rsidRDefault="00DE2774">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:ins w:id="4" w:author="Fleming, Katie" w:date="2026-07-01T09:26:00Z" w16du:dateUtc="2026-07-01T13:26:00Z">
+        <w:r w:rsidRPr="00DE2774">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve">All appointments are contingent upon the </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="5" w:author="Fleming, Katie" w:date="2026-07-01T10:29:00Z" w16du:dateUtc="2026-07-01T14:29:00Z">
+        <w:r w:rsidR="00C94FF0">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>appointee</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="6" w:author="Fleming, Katie" w:date="2026-07-01T09:26:00Z" w16du:dateUtc="2026-07-01T13:26:00Z">
+        <w:r w:rsidRPr="00DE2774">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> obtaining the appropriate immigration status, as approved by U.S. Citizenship and Immigration Services (USCIS).</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="7" w:author="Fleming, Katie" w:date="2026-07-01T09:26:00Z" w16du:dateUtc="2026-07-01T13:26:00Z">
+        <w:r w:rsidDel="00DE2774">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:delText>All appointments are contingent upon approval of an appropriate visa as required by U.S. Citizenship and Immigration Services (USCIS). </w:delText>
+        </w:r>
+      </w:del>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. Please note that Harvard may also sponsor your visa for longer than your 1-year appointment term, to avoid additional visa costs for both parties. However, if your academic appointment ends, your visa sponsorship through Harvard will be withdrawn on your scheduled appointment end date. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term.</w:t>
       </w:r>
       <w:r w:rsidR="00233254">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>In the event that you are unable to obtain a visa and any other required authorization within that time for any reason, Harvard shall have no obligation to pay the stipend specified for the appointment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="00282538" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="280" w:after="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -683,82 +711,76 @@
     <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="00282538" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Participation Agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000022" w14:textId="32FD3236" w:rsidR="00282538" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">All incoming faculty and researchers at Harvard University are expected to review and sign an electronic version of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r w:rsidR="007F18C3">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Harvard University Participation Agreement,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00456AE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1155CC"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">which is designed to help carry out the </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Harvard University Intellectual Property Policy and other research policies. Please review and electronically sign the Participation Agreement by the start of your appointment. For information on other FAS and University policies pertaining to your appointment, please see the </w:t>
+        <w:t xml:space="preserve">which is designed to help carry out the Harvard University Intellectual Property Policy and other research policies. Please review and electronically sign the Participation Agreement by the start of your appointment. For information on other FAS and University policies pertaining to your appointment, please see the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidR="00282538">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>FAS Appointment and Promotion Handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="00282538" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
@@ -778,68 +800,80 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">If you received or will receive your doctoral degree within one year of your appointment start date, please note that the FAS Office for Faculty Affairs must receive official confirmation that you have completed all requirements for your doctoral degree prior to your appointment start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="00282538" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:right="-180"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Paid Time Off</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000026" w14:textId="531C1ED4" w:rsidR="00282538" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000026" w14:textId="285B2546" w:rsidR="00282538" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:right="-180"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Full-time Postdoctoral Fellows are generally entitled to 20 days of vacation per year. This time may not roll over from year to year, and there can be no payout of unused vacation time when an appointment ends. Please discuss your vacation and holiday plans with me in advance.</w:t>
       </w:r>
       <w:r w:rsidR="007F18C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Please visit</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B4FF1" w:rsidRPr="003B4FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sick leave may be taken as needed, up to 12 business days of sick leave per year (equivalent to one day per month). </w:t>
+      </w:r>
+      <w:r w:rsidR="007F18C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Please visit</w:t>
       </w:r>
       <w:r w:rsidR="00FB53F9" w:rsidRPr="00FB53F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2239C6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:tooltip="https://postdoc.fas.harvard.edu/administrative-considerations" w:history="1">
         <w:r w:rsidR="007F18C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:color w:val="2239C6"/>
           </w:rPr>
           <w:t>this website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FB53F9" w:rsidRPr="00515B7D">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
@@ -995,98 +1029,98 @@
         <w:t>[TITLE]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="00282538" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="4320" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Department of [DEPARTMENT NAME]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00282538">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60F02AA4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1966DD4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -1163,112 +1197,125 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="938485479">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Fleming, Katie">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::kate_fleming@fas.harvard.edu::fc22fafd-1bb0-4f12-b55f-c756b7f8f86d"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="155"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00282538"/>
+    <w:rsid w:val="0000437D"/>
     <w:rsid w:val="00056380"/>
     <w:rsid w:val="000D586C"/>
     <w:rsid w:val="0016583C"/>
     <w:rsid w:val="001F39A2"/>
     <w:rsid w:val="00233254"/>
     <w:rsid w:val="00282538"/>
+    <w:rsid w:val="003B4FF1"/>
+    <w:rsid w:val="003C4DA1"/>
     <w:rsid w:val="00456AE1"/>
     <w:rsid w:val="005466A7"/>
     <w:rsid w:val="006A3B76"/>
     <w:rsid w:val="0076361C"/>
     <w:rsid w:val="007F18C3"/>
     <w:rsid w:val="008D268A"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="009748EA"/>
     <w:rsid w:val="009764F4"/>
     <w:rsid w:val="00AE4DF0"/>
+    <w:rsid w:val="00C94FF0"/>
     <w:rsid w:val="00D55BD5"/>
     <w:rsid w:val="00DE056F"/>
+    <w:rsid w:val="00DE2774"/>
     <w:rsid w:val="00E573BA"/>
     <w:rsid w:val="00EF3EE2"/>
     <w:rsid w:val="00FB53F9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5C289BBF"/>
   <w15:docId w15:val="{59624929-E8FE-6E4E-82C8-E573C0DAC3EF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1990,55 +2037,55 @@
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00FB53F9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iptc.oc.finance.harvard.edu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdoc.fas.harvard.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.fad.harvard.edu/fellowships-vs-reimbursements" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdoc.fas.harvard.edu/administrative-considerations" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.fad.harvard.edu/sites/g/files/omnuum12696/files/fad_policies/files/general_fellowship_information_website.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.harvard.edu/gazette/harvard-events" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.harvard.edu/research-policies-compliance/participation-agreements-and-visitor-participation-agreements" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdoc.fas.harvard.edu/Postdoc-benefits" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdoc.fas.harvard.edu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iptc.oc.finance.harvard.edu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdoc.fas.harvard.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.fad.harvard.edu/fellowships-vs-reimbursements" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdoc.fas.harvard.edu/administrative-considerations" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.fad.harvard.edu/sites/g/files/omnuum12696/files/fad_policies/files/general_fellowship_information_website.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.harvard.edu/gazette/harvard-events" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.harvard.edu/research-policies-compliance/participation-agreements-and-visitor-participation-agreements" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdoc.fas.harvard.edu/Postdoc-benefits" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdoc.fas.harvard.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2316,65 +2363,65 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miytZU5LYb/qWMpfQqN4/YIMSN7gA==">CgMxLjAyDmguYW9qejgxdzlxbnRnMgloLjFmb2I5dGU4AGokChRzdWdnZXN0LmVvYjFoMjJ1MDY2YhIMS2F0ZSBGbGVtaW5naiUKFHN1Z2dlc3QueWNjaGo5ZTBlNTVqEg1LZW5kcmEgQmFyYmVyaiUKFHN1Z2dlc3QuYnpoMGpzam81YTNnEg1LZW5kcmEgQmFyYmVyaiUKFHN1Z2dlc3QuM2VrNG56bDVjMDVuEg1LZW5kcmEgQmFyYmVyaiUKFHN1Z2dlc3QucGZ3aG93NWJkMWtuEg1LZW5kcmEgQmFyYmVyaiUKFHN1Z2dlc3QuNHUwc2R6aG16NXNwEg1LZW5kcmEgQmFyYmVyaiUKFHN1Z2dlc3QuZWdub2h1eGtzNTZmEg1LZW5kcmEgQmFyYmVyaiUKFHN1Z2dlc3QuOW4yMWF5c2EzN3RiEg1LZW5kcmEgQmFyYmVyaiQKE3N1Z2dlc3QuejNtNGVvbGo1NjESDUtlbmRyYSBCYXJiZXJqJQoUc3VnZ2VzdC5qNjZpYmRqdGx6OHESDUtlbmRyYSBCYXJiZXJqJQoUc3VnZ2VzdC5kdzBhYTNoNnFtNjASDUtlbmRyYSBCYXJiZXJqJQoUc3VnZ2VzdC52dm04ODhqcXNrNG0SDUtlbmRyYSBCYXJiZXJqJQoUc3VnZ2VzdC5ucnBhb2NuNHJodjgSDUtlbmRyYSBCYXJiZXJqJAoTc3VnZ2VzdC45eTM5Yzl1Z2t2YhINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0Lmd5dmRvMXkyaDIyZxINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LmFiY29sZTk4ajloaxINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0Ljc3c2p2eHlkMmpkNxINS2VuZHJhIEJhcmJlcnIhMTBmNFozQlV4R3FhXzM5d2xpYTM3d05RdU90dkJGb3Y0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1145</Words>
-  <Characters>6527</Characters>
+  <Words>1187</Words>
+  <Characters>6769</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>112</Lines>
-  <Paragraphs>48</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7624</CharactersWithSpaces>
+  <CharactersWithSpaces>7941</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>