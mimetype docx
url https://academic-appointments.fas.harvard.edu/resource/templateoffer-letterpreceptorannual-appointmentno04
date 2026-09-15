--- v0 (2026-07-09)
+++ v1 (2026-09-15)
@@ -3,124 +3,106 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="4006B216" w:rsidR="001C42BC" w:rsidRDefault="006465B2" w:rsidP="006465B2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Templat</w:t>
       </w:r>
       <w:r w:rsidR="0096462D">
         <w:t>e_Offer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0096462D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0096462D">
         <w:t>Letter_Preceptor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0096462D">
         <w:t>: Annual Appointment_NO04</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="001C42BC" w:rsidRDefault="001C42BC"/>
-    <w:p w14:paraId="00000003" w14:textId="01C3AC66" w:rsidR="001C42BC" w:rsidRDefault="0096462D">
+    <w:p w14:paraId="00000003" w14:textId="5F51C986" w:rsidR="001C42BC" w:rsidRDefault="0096462D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
       </w:r>
-      <w:r w:rsidR="00C51884">
+      <w:r w:rsidR="00746883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1/</w:t>
-[...17 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>7/1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
       <w:r w:rsidR="007E61E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -413,118 +395,131 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00171BED" w:rsidRPr="00171BED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00171BED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">As we have discussed, you will be teaching [COURSES]. This is a [SPECIFY ONE: full-time/part-time] position. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="001C42BC" w:rsidRDefault="0096462D">
+    <w:p w14:paraId="00000013" w14:textId="5FAD0FB1" w:rsidR="001C42BC" w:rsidRDefault="00746883">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00746883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">All appointments are contingent upon approval of an appropriate visa as required by U.S. Citizenship and Immigration Services (USCIS). The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
+        <w:t>All appointments are contingent upon the employee obtaining the appropriate immigration status, as approved by U.S. Citizenship and Immigration Services (USCIS).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0096462D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidR="0096462D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidR="0096462D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> you are unable to obtain a visa and any other required authorization within that time for any reason, Harvard shall have no obligation to pay the salary specified for the appointment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="001C42BC" w:rsidRDefault="001C42BC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000015" w14:textId="6702FA5C" w:rsidR="001C42BC" w:rsidRDefault="007E61E0">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E61E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>With this appointment, you may be represented by the Harvard Academic Workers (HAW) - UAW for purposes of collective bargaining and matters affecting your compensation and working conditions. Your full-time base salary for academic year 20[XX]-20[XX] will be $[</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007E61E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XX,XXX</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007E61E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>], paid to you on a biweekly basis, plus benefits. However, the University and the HAW-UAW are currently negotiating their first agreement, which may alter the terms and conditions of your employment</w:t>
       </w:r>
       <w:r w:rsidR="00BE36E3" w:rsidRPr="000F5C12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -923,91 +918,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[DEPARTMENT ADMINISTRATOR]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="001C42BC" w:rsidRDefault="001C42BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001C42BC">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="724C27C9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="28F84014"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -1085,119 +1080,123 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1470172852">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C42BC"/>
+    <w:rsid w:val="0000437D"/>
     <w:rsid w:val="00043E36"/>
     <w:rsid w:val="00044C06"/>
     <w:rsid w:val="001228E4"/>
     <w:rsid w:val="00171BED"/>
     <w:rsid w:val="00184CCC"/>
     <w:rsid w:val="001C42BC"/>
     <w:rsid w:val="00285BA9"/>
     <w:rsid w:val="0033472B"/>
     <w:rsid w:val="006465B2"/>
+    <w:rsid w:val="00746883"/>
     <w:rsid w:val="00750353"/>
     <w:rsid w:val="0076361C"/>
+    <w:rsid w:val="00781F8D"/>
     <w:rsid w:val="007E61E0"/>
     <w:rsid w:val="00822BF8"/>
     <w:rsid w:val="00887D65"/>
     <w:rsid w:val="008A1E86"/>
+    <w:rsid w:val="008C70A2"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="0096462D"/>
     <w:rsid w:val="00AC7222"/>
     <w:rsid w:val="00BE36E3"/>
     <w:rsid w:val="00C24F81"/>
     <w:rsid w:val="00C51884"/>
     <w:rsid w:val="00D65E91"/>
     <w:rsid w:val="00F018A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0AE73640"/>
   <w15:docId w15:val="{0E6B2F6B-8279-6542-9CA7-63AB0CD23742}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1676,50 +1675,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
@@ -1874,51 +1874,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oc.finance.harvard.edu/electronic-i-9-new-hires-Section-2-centralization" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.harvard.edu/health-benefits" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.harvard.edu/gazette/harvard-events/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/chapter-2f" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facultyresources.fas.harvard.edu/onboarding-overview-new-faculty" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.fas.harvard.edu/ten-year-calendar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.harvard.edu/research-policies-compliance/participation-agreements-and-visitor-participation-agreements/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2193,76 +2193,70 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="92626234-b09f-4ffb-87fc-d0f98d06d66f" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F8E1C5A656D04446B110B027AB0B06C1" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="968b687f1c5ecc2fc5ded25f4a7cc634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="92626234-b09f-4ffb-87fc-d0f98d06d66f" xmlns:ns3="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="931c162ae985543509bf7ce80ce28c28" ns2:_="" ns3:_="">
     <xsd:import namespace="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <xsd:import namespace="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2441,112 +2435,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgn9Xa7BS3yntsotSvAeHmv0pcWEA==">CgMxLjA4AGokChRzdWdnZXN0LnBpY3RwcHY5aWRlYxIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QuN3JjZDBoeGI4MWRxEgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC5teDRvNDIzZjgxdWsSDEthdGUgRmxlbWluZ2olChRzdWdnZXN0LnMwcGpwemlsd29oahINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LjFicm9pNGtwbDg3cRINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LjN3bXhhM3liYndzYxINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LmZyOTg4eW9yYm9lMhINS2VuZHJhIEJhcmJlcmolChRzdWdnZXN0LnB0bzA3dWpxemVzNRINS2VuZHJhIEJhcmJlcmokChRzdWdnZXN0LnRiNjNwYmg3bGlrdhIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QucnV1Zjg3ZTU4cXc0EgxLYXRlIEZsZW1pbmdqJQoUc3VnZ2VzdC5jcmd6Y3FxZGN0dmISDUtlbmRyYSBCYXJiZXJqJQoUc3VnZ2VzdC50c2tycnI2azRqd3kSDUtlbmRyYSBCYXJiZXJyITEtZHlHRExxalpBeXBGR3JRbkZiRnJXU0xDaGlnaXUwRw==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BCF16EE-3C01-49D9-A9AE-93D99ABD6378}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96CA1FC6-87A6-489E-86D0-B484ADFD6997}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B553F61-CB4C-49CA-AA1F-883A02CB8473}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1154</Words>
-  <Characters>6410</Characters>
+  <Words>1132</Words>
+  <Characters>6458</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>106</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7534</CharactersWithSpaces>
+  <CharactersWithSpaces>7575</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F8E1C5A656D04446B110B027AB0B06C1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>