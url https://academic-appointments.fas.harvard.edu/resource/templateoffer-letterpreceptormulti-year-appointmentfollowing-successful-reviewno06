--- v0 (2026-07-10)
+++ v1 (2026-09-13)
@@ -3,864 +3,855 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007E70EA" w:rsidP="003A38F0" w:rsidRDefault="003A38F0" w14:paraId="00000001" w14:textId="6B39C3B2">
+    <w:p w14:paraId="00000001" w14:textId="6B39C3B2" w:rsidR="007E70EA" w:rsidRDefault="003A38F0" w:rsidP="003A38F0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Template</w:t>
       </w:r>
       <w:r w:rsidR="009C0432">
         <w:t>_Offer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009C0432">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009C0432">
         <w:t>Letter_Preceptor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009C0432">
         <w:t>: Multi-Year Appointment, Following a Successful Review_NO06</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="007E70EA" w14:paraId="00000002" w14:textId="77777777">
+    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="007E70EA">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="009C0432" w14:paraId="00000003" w14:textId="518BF8FC">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000003" w14:textId="08CF3F55" w:rsidR="007E70EA" w:rsidRDefault="009C0432">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
       </w:r>
-      <w:r w:rsidR="00C65997">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00BB2A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1/</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>7/1/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D45341">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>/2</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="007E70EA" w14:paraId="00000004" w14:textId="77777777">
+    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="007E70EA">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="009C0432" w14:paraId="00000005" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="009C0432">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>&lt;&lt;Date&gt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="007E70EA" w14:paraId="00000006" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="007E70EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="009C0432">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>MrMrs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>» «FirstName» «LastName»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="009C0432" w14:paraId="00000008" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="009C0432">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>«Title»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="009C0432" w14:paraId="00000009" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="009C0432">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>«Address»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="009C0432" w14:paraId="0000000A" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="009C0432">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>«University»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="009C0432" w14:paraId="0000000B" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="009C0432">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>«City», «State»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="009C0432" w14:paraId="0000000C" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="009C0432">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>PostalCode</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="009C0432" w14:paraId="0000000D" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="009C0432">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>«Country»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="007E70EA" w14:paraId="0000000E" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="007E70EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="009C0432">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Dear «Name»,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B3E34" w:rsidP="009B3E34" w:rsidRDefault="009C0432" w14:paraId="7079239B" w14:textId="3FEFDAEE">
+    <w:p w14:paraId="7079239B" w14:textId="3FEFDAEE" w:rsidR="009B3E34" w:rsidRDefault="009C0432" w:rsidP="009B3E34">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0" w:id="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>It gives me great pleasure to provide this offer of reappointment as Preceptor in [FIELD] in the Department of [DEPARTMENT NAME] at Harvard University for a term of five years, from [DATE] to [DATE]. Throughout the past [NUMBER] of years, you have been an outstanding addition to [DEPARTMENT], and we look forward to continuing to work with you in the years ahead.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E70EA" w:rsidP="17C3184B" w:rsidRDefault="009C0432" w14:paraId="00000011" w14:textId="037FB0C6">
+    <w:p w14:paraId="4F19B64D" w14:textId="7B9B0001" w:rsidR="009B3E34" w:rsidRPr="009B3E34" w:rsidRDefault="00D45341" w:rsidP="009B3E34">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="17C3184B" w:rsidR="00D45341">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="00D45341">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>With this appointment, you may be represented by the Harvard Academic Workers (HAW) - UAW for purposes of collective bargaining and matters affecting your compensation and working conditions. Your full-time base salary for academic year 20[XX]-20[XX] will be $[</w:t>
       </w:r>
-      <w:r w:rsidRPr="17C3184B" w:rsidR="00D45341">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D45341">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XX,XXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="17C3184B" w:rsidR="00D45341">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D45341">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>], paid to you on a biweekly basis, plus benefits. However, the University and the HAW-UAW are currently negotiating their first agreement, which may alter the terms and conditions of your employment</w:t>
       </w:r>
-      <w:r w:rsidRPr="17C3184B" w:rsidR="21DD8D88">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="009B3E34" w:rsidRPr="009B3E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="17C3184B" w:rsidR="009C0432">
-[...24 lines deleted...]
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="009C0432" w14:paraId="00000012" w14:textId="3A3919FC">
+      <w:r w:rsidR="009B3E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As we have discussed, you will be teaching [COURSES]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000011" w14:textId="2873797F" w:rsidR="007E70EA" w:rsidRDefault="009C0432">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[INSERT, IF APPLICABLE: “Your salary, which is for [INSERT NUMBER] months of work, will be paid out over [INSERT NUMBER] months. The expectation is that you will accord the Department your primary professional commitment during [INSERT NUMBER] months.”] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000012" w14:textId="3A3919FC" w:rsidR="007E70EA" w:rsidRDefault="009C0432">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">You will continue your eligibility for subsidized, comprehensive benefits at Harvard. Most of the benefit plans require a contribution from participants for coverage. More information on benefits costs is available </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9">
-        <w:r w:rsidRPr="00C65997" w:rsidR="001A56EC">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="001A56EC" w:rsidRPr="00C65997">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001A56EC">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Information about Harvard’s many cultural and intellectual resources can be found </w:t>
       </w:r>
       <w:r w:rsidR="001A56EC">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>in the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r w:rsidR="001A56EC">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Gazette</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. For information on other FAS and University policies pertaining to your appointment, please see the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId11">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="001A56EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
           </w:rPr>
           <w:t>FAS Appointment and Promotion Handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Harvard is committed to building an inclusive community where people from all backgrounds feel welcomed and valued. We expect members of our community to </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId12">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="001A56EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>treat everyone with respect, not engage in harassment of any kind</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, and behave </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>professionally with students and colleagues, both on campus and off (including refraining from any one-on-one activities with undergraduates in which alcohol is involved).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="009C0432" w14:paraId="00000013" w14:textId="77777777">
+    <w:p w14:paraId="00000013" w14:textId="11BD5D19" w:rsidR="007E70EA" w:rsidRDefault="00BB2A6F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0" w:id="1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">All appointments are contingent upon approval of an appropriate visa as required by U.S. Citizenship and Immigration Services (USCIS). The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
+      <w:r w:rsidRPr="00BB2A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>All appointments are contingent upon the employee obtaining the appropriate immigration status, as approved by U.S. Citizenship and Immigration Services (USCIS).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C0432">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C0432">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C0432">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> you are unable to obtain a visa and any other required authorization within that time for any reason, Harvard shall have no obligation to pay the salary specified for the appointment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="007E70EA" w14:paraId="00000014" w14:textId="77777777">
+    <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="007E70EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="009C0432" w14:paraId="00000016" w14:textId="77777777">
+    <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="009C0432">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>I also want to provide feedback on your performance as assessed in the formal review of your work the department undertook this year. I appreciate your contributions to our curriculum, especially [….] Perhaps the most noteworthy aspect of your teaching has been [….]  Students found [….]  In the coming year, it will be important that you improve [….] I would be glad to talk with you about your performance at any time.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="009C0432" w14:paraId="00000017" w14:textId="77777777">
+    <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="009C0432">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>We will continue to assess your performance on an ongoing basis. If it is determined that your performance is not satisfactory, the appointment may be terminated without notice. As you know, the Faculty of Arts and Sciences limits the number of years an individual can hold non-ladder teaching appointments to eight years. Thus, at the conclusion of your appointment on [DATE], you will no longer be eligible to hold FAS non-ladder teaching positions, including those of Preceptor, Lecturer, College Fellow, and/or Teaching Assistant.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="00673F6D" w14:paraId="00000018" w14:textId="237DB6ED">
+    <w:p w14:paraId="00000018" w14:textId="237DB6ED" w:rsidR="007E70EA" w:rsidRDefault="00673F6D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00673F6D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Please formally respond to this letter at your convenience. I hope to hear from you, if possible, by [DATE]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Formalities aside, </w:t>
       </w:r>
       <w:r w:rsidR="009C0432">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">let me say how pleased I am about your reappointment. We look forward to our continued work together. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="007E70EA" w14:paraId="00000019" w14:textId="77777777">
+    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="007E70EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="009C0432" w14:paraId="0000001A" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="009C0432">
       <w:pPr>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="007E70EA" w14:paraId="0000001B" w14:textId="77777777">
+    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="007E70EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="007E70EA" w14:paraId="0000001C" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="007E70EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="009C0432" w14:paraId="0000001D" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="009C0432">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5040"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chair, Department of [DEPARTMENT NAME]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="007E70EA" w14:paraId="0000001E" w14:textId="77777777">
+    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="007E70EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="007E70EA" w14:paraId="0000001F" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="007E70EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000020" w14:textId="14444EA9" w:rsidR="007E70EA" w:rsidRDefault="009C0432">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>cc:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00796960">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ASSOCIATE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> DEAN]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E70EA" w:rsidRDefault="009C0432" w14:paraId="00000021" w14:textId="77777777">
+    <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="007E70EA" w:rsidRDefault="009C0432">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>[DEPARTMENT ADMINISTRATOR]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007E70EA">
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F2E4FE7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07EC6A44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -938,208 +929,208 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="675962155">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...2 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E70EA"/>
+    <w:rsid w:val="0000437D"/>
     <w:rsid w:val="00044C06"/>
     <w:rsid w:val="00047CDF"/>
     <w:rsid w:val="00075926"/>
     <w:rsid w:val="001228E4"/>
     <w:rsid w:val="00193BD0"/>
     <w:rsid w:val="001A56EC"/>
+    <w:rsid w:val="00332AF9"/>
     <w:rsid w:val="003A38F0"/>
     <w:rsid w:val="00471570"/>
     <w:rsid w:val="00673F6D"/>
     <w:rsid w:val="0076361C"/>
     <w:rsid w:val="00796960"/>
     <w:rsid w:val="007E70EA"/>
+    <w:rsid w:val="008C70A2"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="009B3E34"/>
     <w:rsid w:val="009C0432"/>
     <w:rsid w:val="00A234BC"/>
     <w:rsid w:val="00A51B9A"/>
     <w:rsid w:val="00A602F4"/>
     <w:rsid w:val="00AA31DD"/>
     <w:rsid w:val="00B5254D"/>
     <w:rsid w:val="00B86D7E"/>
+    <w:rsid w:val="00BB2A6F"/>
     <w:rsid w:val="00BE7751"/>
     <w:rsid w:val="00C65997"/>
     <w:rsid w:val="00D45341"/>
     <w:rsid w:val="00D65E91"/>
     <w:rsid w:val="00DA7A7B"/>
-    <w:rsid w:val="17C3184B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="38B2FAC7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="39C061ED"/>
   <w15:docId w15:val="{0E6B2F6B-8279-6542-9CA7-63AB0CD23742}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1295,52 +1286,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1407,92 +1398,92 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003767F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
@@ -1533,200 +1524,201 @@
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:rsid w:val="003767F7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003767F7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="003767F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003767F7"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003767F7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003767F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="003767F7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0039060F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0039060F"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005D3043"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
@@ -1741,81 +1733,82 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00431ABD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A56EC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/chapter-2f" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.harvard.edu/gazette/harvard-events/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.harvard.edu/health-benefits" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/chapter-2f" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.harvard.edu/gazette/harvard-events/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.harvard.edu/health-benefits" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -2378,58 +2371,65 @@
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3B0EC42-FDB2-45DF-94D0-49C8C0AF75B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>744</Words>
+  <Characters>4244</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4979</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
-  <lastModifiedBy>Barber, Kendra</lastModifiedBy>
-  <revision>21</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F8E1C5A656D04446B110B027AB0B06C1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>