--- v1 (2026-09-13)
+++ v2 (2026-10-04)
@@ -483,50 +483,91 @@
         </w:rPr>
         <w:t>within thirty days of the start date of your appointment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. As you must first complete your I-9 form, instructions on how to complete this form online will be emailed to you. If you have not received these instructions, please contact [CONTACT NAME] at [PHONE NUMBER] or [EMAIL ADDRESS] to send the instructions on how to complete the I-9. Once your completed I-9 has been processed, you will be able to enroll in benefits. More information on completing the I-9 form is also available </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="0013682C" w:rsidRPr="0013682C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008257EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="34257450" w14:textId="4B47286E" w:rsidR="004E3EB7" w:rsidRDefault="004E3EB7" w:rsidP="006D63B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E3EB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Special note for international employees: you must be physically present in the U.S. before you can complete your Form I-9. Once you complete Section 1 of the I-9, Harvard will email you a link to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E3EB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sprintax</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E3EB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Calculus, the system that will determine how much U.S. tax is withheld from your paycheck. You can complete </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E3EB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sprintax</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E3EB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Calculus during your appointment for Section 2 of the I-9.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1FE1533F" w14:textId="77777777" w:rsidR="006D63B8" w:rsidRPr="006D63B8" w:rsidRDefault="006D63B8" w:rsidP="006D63B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Progress and Renewal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="224361B1" w14:textId="77777777" w:rsidR="006D63B8" w:rsidRDefault="006D63B8" w:rsidP="006D63B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -735,74 +776,74 @@
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Gazette</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000018" w14:textId="055E400B" w:rsidR="00947570" w:rsidRDefault="00C53A68" w:rsidP="00123F41">
       <w:pPr>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D602EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Please formally respond to this letter at your convenience. I hope to hear from you, if possible, by [DATE]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Formalities aside, we are enthusiastic about having you join our lab and are looking forward to working with you. Your work on [SUBJECT] in collaboration with Professor [NAME] is important and timely research. Please contact [NAME OF LAB/DEPARTMENT ADMINISTRATOR] if you have any questions regarding the terms of your appointment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="00947570" w:rsidRDefault="0076198B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2684"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="00947570" w:rsidRDefault="0076198B">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="00947570" w:rsidRDefault="0076198B">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1025,51 +1066,53 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00947570"/>
     <w:rsid w:val="0000437D"/>
     <w:rsid w:val="00044C06"/>
     <w:rsid w:val="0008541C"/>
     <w:rsid w:val="001228E4"/>
     <w:rsid w:val="00123F41"/>
     <w:rsid w:val="0013682C"/>
     <w:rsid w:val="001F6D4A"/>
     <w:rsid w:val="00220DD0"/>
     <w:rsid w:val="00231540"/>
     <w:rsid w:val="00370D13"/>
     <w:rsid w:val="003C4DA1"/>
     <w:rsid w:val="004A37E9"/>
+    <w:rsid w:val="004E3EB7"/>
     <w:rsid w:val="004F2CE3"/>
+    <w:rsid w:val="005D3656"/>
     <w:rsid w:val="00634496"/>
     <w:rsid w:val="006535CE"/>
     <w:rsid w:val="006D63B8"/>
     <w:rsid w:val="007349BD"/>
     <w:rsid w:val="0076198B"/>
     <w:rsid w:val="0076361C"/>
     <w:rsid w:val="007A4C2A"/>
     <w:rsid w:val="008257EF"/>
     <w:rsid w:val="00903128"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="00947570"/>
     <w:rsid w:val="00B0055E"/>
     <w:rsid w:val="00BA16C6"/>
     <w:rsid w:val="00C34084"/>
     <w:rsid w:val="00C36AC5"/>
     <w:rsid w:val="00C53A68"/>
     <w:rsid w:val="00D65E91"/>
     <w:rsid w:val="00DA1495"/>
     <w:rsid w:val="00E75A55"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -2126,70 +2169,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F8E1C5A656D04446B110B027AB0B06C1" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="968b687f1c5ecc2fc5ded25f4a7cc634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="92626234-b09f-4ffb-87fc-d0f98d06d66f" xmlns:ns3="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="931c162ae985543509bf7ce80ce28c28" ns2:_="" ns3:_="">
     <xsd:import namespace="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <xsd:import namespace="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2368,133 +2391,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="92626234-b09f-4ffb-87fc-d0f98d06d66f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mghwTE/8kf+jXQCTDrR9UITPuEmfg==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGw4AGokChRzdWdnZXN0LjhqeG0xOGZweHRtdxIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QuejBncnQ4YTB0b2RrEgxLYXRlIEZsZW1pbmdqJQoUc3VnZ2VzdC5uZHhxbjBuYjJ1Y2oSDUtlbmRyYSBCYXJiZXJqJAoUc3VnZ2VzdC45czU2MmI5MTk3dHMSDEthdGUgRmxlbWluZ2okChRzdWdnZXN0Lm0yc2ppdHlla2RqahIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QuanRta2thazdvcGZ2EgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC5tMmU4MHE4cjByMXISDEthdGUgRmxlbWluZ2olChRzdWdnZXN0LmlkZng3MmU3ejBmbBINS2VuZHJhIEJhcmJlcmokChRzdWdnZXN0LnExcXZzempiNmI2NBIMS2F0ZSBGbGVtaW5nciExNHdEcFE2OWhmeVRZUHJlNWpkbUdBUndQQXJCbHh2NGE=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0C9A063-EA9B-40CF-AD2A-6BE7554DFAD2}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{465766A0-D621-4DAC-B815-0A3A2D6D51C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD3FC855-C27D-47B4-BE9A-70FEF4C917D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
+    <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0C9A063-EA9B-40CF-AD2A-6BE7554DFAD2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>926</Words>
-  <Characters>5281</Characters>
+  <Words>983</Words>
+  <Characters>5606</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6195</CharactersWithSpaces>
+  <CharactersWithSpaces>6576</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F8E1C5A656D04446B110B027AB0B06C1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>