--- v0 (2026-07-11)
+++ v1 (2026-09-13)
@@ -3,377 +3,461 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="2AD82D8A" w:rsidR="00947570" w:rsidRDefault="008257EF" w:rsidP="004F2CE3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Template</w:t>
       </w:r>
       <w:r w:rsidR="0076198B">
         <w:t>_Offer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0076198B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0076198B">
         <w:t>Letter_Research</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0076198B">
         <w:t xml:space="preserve"> Associate_RO07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00947570" w:rsidRDefault="00947570">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000003" w14:textId="2E9D6808" w:rsidR="00947570" w:rsidRDefault="0076198B">
+    <w:p w14:paraId="00000003" w14:textId="4123E07E" w:rsidR="00947570" w:rsidRDefault="0076198B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
       </w:r>
-      <w:r w:rsidR="004A37E9">
+      <w:r w:rsidR="001F6D4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00370D13">
+        <w:t>7/1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004A37E9">
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00370D13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>/2</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00947570" w:rsidRDefault="00947570">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00947570" w:rsidRDefault="0076198B">
+    <w:p w14:paraId="00000005" w14:textId="787AAF0D" w:rsidR="00947570" w:rsidRDefault="0076198B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-        <w:t>&lt;&lt;Date&gt;&gt;</w:t>
+        <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00947570" w:rsidRDefault="00947570">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="00947570" w:rsidRDefault="00947570">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="00947570" w:rsidRDefault="0076198B">
-[...61 lines deleted...]
-        <w:t>&lt;&lt;Country&gt;&gt;</w:t>
+    <w:p w14:paraId="00000008" w14:textId="391C987D" w:rsidR="00947570" w:rsidRDefault="006D63B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dr. </w:t>
+      </w:r>
+      <w:r w:rsidR="0076198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>First</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0076198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Name Last</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0076198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="765008F5" w:rsidR="00947570" w:rsidRDefault="0076198B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="4E185C81" w:rsidR="00947570" w:rsidRDefault="0076198B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>City, State</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="17A19576" w:rsidR="00947570" w:rsidRDefault="0076198B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Postal Code</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000C" w14:textId="2CEF861E" w:rsidR="00947570" w:rsidRDefault="0076198B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Country</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="00947570" w:rsidRDefault="00947570">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="00947570" w:rsidRDefault="00947570">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="00947570" w:rsidRDefault="0076198B">
-[...14 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w14:paraId="0000000F" w14:textId="27F7665E" w:rsidR="00947570" w:rsidRDefault="0076198B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dear </w:t>
+      </w:r>
+      <w:r w:rsidR="006D63B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Dr. [NAME]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="00947570" w:rsidRDefault="0076198B" w:rsidP="006D63B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>This letter confirms your academic appointment as a research associate in the [DEPARTMENT NAME/CENTER NAME] at Harvard University from [DATE] through [DATE]. You will be under the direct supervision of [P.I. NAME] and will be expected to adhere to all Harvard University rules and requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="00947570" w:rsidRDefault="0076198B">
-[...1 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w14:paraId="28A9763E" w14:textId="50571191" w:rsidR="006D63B8" w:rsidRDefault="006D63B8" w:rsidP="006D63B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D63B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Salary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C00005" w14:textId="7790A424" w:rsidR="006D63B8" w:rsidRPr="006D63B8" w:rsidRDefault="006D63B8" w:rsidP="006D63B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00370D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>This will be a paid, [SPECIFY ONE: full-time/part-time], benefits-eligible position. With this appointment, you may be represented by the Harvard Academic Workers (HAW) - UAW for purposes of collective bargaining and matters affecting your compensation and working conditions. You will receive an annual salary of $[SALARY] paid to you on a biweekly basis. However, the University and the HAW-UAW are currently negotiating their first agreement, which may alter the terms and conditions of your employment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC3B960" w14:textId="41519A78" w:rsidR="006D63B8" w:rsidRPr="006D63B8" w:rsidRDefault="006D63B8" w:rsidP="006D63B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>This appointment is conditional on funding and institutional review. All appointments are contingent upon approval of an appropriate visa as required by U.S. Citizenship and Immigration Services (USCIS). The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
+      <w:r w:rsidRPr="006D63B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Visas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000011" w14:textId="14D1C6C9" w:rsidR="00947570" w:rsidRDefault="0076198B" w:rsidP="006D63B8">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>This appointment is conditional on funding and institutional review.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6D4A" w:rsidRPr="001F6D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>All appointments are contingent upon the employee obtaining the appropriate immigration status, as approved by U.S. Citizenship and Immigration Services (USCIS).</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> you are unable to obtain a visa and any other required authorization within that time for any reason, Harvard shall have no obligation to pay the salary specified for the appointment.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="00947570" w:rsidRDefault="0076198B">
-[...33 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="7417DCFF" w14:textId="5C750FBC" w:rsidR="006D63B8" w:rsidRPr="006D63B8" w:rsidRDefault="006D63B8" w:rsidP="006D63B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D63B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Benefits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000013" w14:textId="729FB60C" w:rsidR="00947570" w:rsidRDefault="0008541C" w:rsidP="006D63B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">You will be eligible for Harvard University’s subsidized, comprehensive medical, dental, and vision health insurance benefits. Most of the benefit plans require a contribution from participants for coverage.  More information on benefits costs is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="0013682C" w:rsidRPr="0013682C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>.</w:t>
@@ -399,146 +483,230 @@
         </w:rPr>
         <w:t>within thirty days of the start date of your appointment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. As you must first complete your I-9 form, instructions on how to complete this form online will be emailed to you. If you have not received these instructions, please contact [CONTACT NAME] at [PHONE NUMBER] or [EMAIL ADDRESS] to send the instructions on how to complete the I-9. Once your completed I-9 has been processed, you will be able to enroll in benefits. More information on completing the I-9 form is also available </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="0013682C" w:rsidRPr="0013682C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008257EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000015" w14:textId="2EEC63D5" w:rsidR="00947570" w:rsidRDefault="0076198B">
+    <w:p w14:paraId="1FE1533F" w14:textId="77777777" w:rsidR="006D63B8" w:rsidRPr="006D63B8" w:rsidRDefault="006D63B8" w:rsidP="006D63B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Progress and Renewal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224361B1" w14:textId="77777777" w:rsidR="006D63B8" w:rsidRDefault="006D63B8" w:rsidP="006D63B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This appointment may be renewed annually, with reappointments dependent on continued funding and satisfactory performance, with reviews according to the policies of the FAS. Reappointment beyond five years is not possible in this position. During the duration of your appointment, feedback on performance will be provided on an annual basis. If it is determined that your performance is not satisfactory, the appointment may be terminated before the appointment end date. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A8A54F" w14:textId="77777777" w:rsidR="006D63B8" w:rsidRDefault="006D63B8" w:rsidP="006D63B8">
       <w:pPr>
         <w:spacing w:line="254" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Participation Agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5A1474" w14:textId="2D31DA68" w:rsidR="006D63B8" w:rsidRDefault="0076198B" w:rsidP="006D63B8">
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">All incoming faculty and researchers at Harvard University will be asked to review and sign an electronic version of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="0013682C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>Harvard University Participation Agreement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0013682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> which is designed to help carry out the Harvard University Intellectual Property Policy and other research policies. Please review and electronically sign the Participation Agreement by the start of your appointment. For information on other FAS and University policies pertaining to your appointment, please see the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="0013682C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
           </w:rPr>
           <w:t>FAS Appointment and Promotion Handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. If you are funded in part or wholly by a grant or an award, you will be informed which grant(s)/awards(s) you will be working on at any given time. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527DB13D" w14:textId="57231F8B" w:rsidR="006535CE" w:rsidRDefault="006535CE">
-[...1 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w14:paraId="2CCF8B4C" w14:textId="77777777" w:rsidR="006D63B8" w:rsidRDefault="006D63B8" w:rsidP="006D63B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Paid Time Off</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527DB13D" w14:textId="421853F7" w:rsidR="006535CE" w:rsidRDefault="006535CE" w:rsidP="006D63B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006535CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Full-time </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Research Associates </w:t>
       </w:r>
       <w:r w:rsidRPr="006535CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">are generally entitled to 20 days of vacation per year. This time may not roll over from year to year, and there can be no payout of unused vacation time when an appointment ends. Please discuss your vacation and holiday plans with me in advance. Please visit </w:t>
+        <w:t xml:space="preserve">are generally entitled to 20 days of vacation per year. This time may not roll over from year to year, and there can be no payout of unused vacation time when an appointment ends. Please discuss your vacation and holiday plans with me in advance. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36AC5" w:rsidRPr="00C36AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sick leave may be taken as needed, up to 12 business days of sick leave per year (equivalent to one day per month). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006535CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="006535CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>this website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006535CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information on paid time off policies and other administrative considerations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000017" w14:textId="28E0C8A2" w:rsidR="00947570" w:rsidRDefault="0076198B">
-[...1 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w14:paraId="308BA96C" w14:textId="14462AD3" w:rsidR="006D63B8" w:rsidRPr="006D63B8" w:rsidRDefault="006D63B8" w:rsidP="006D63B8">
+      <w:pPr>
+        <w:ind w:right="-180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>FAS Office of Postdoctoral Affairs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000017" w14:textId="6B9E3CB4" w:rsidR="00947570" w:rsidRDefault="0076198B" w:rsidP="006D63B8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The Office for Postdoctoral Affairs </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="0013682C" w:rsidRPr="0013682C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0013682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -555,86 +723,86 @@
         <w:t>in the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidR="0013682C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Gazette</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000018" w14:textId="055E400B" w:rsidR="00947570" w:rsidRDefault="00C53A68">
+    <w:p w14:paraId="00000018" w14:textId="055E400B" w:rsidR="00947570" w:rsidRDefault="00C53A68" w:rsidP="00123F41">
       <w:pPr>
         <w:spacing w:line="254" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D602EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Please formally respond to this letter at your convenience. I hope to hear from you, if possible, by [DATE]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Formalities aside, we are enthusiastic about having you join our lab and are looking forward to working with you. Your work on [SUBJECT] in collaboration with Professor [NAME] is important and timely research. Please contact [NAME OF LAB/DEPARTMENT ADMINISTRATOR] if you have any questions regarding the terms of your appointment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="00947570" w:rsidRDefault="0076198B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2684"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="00947570" w:rsidRDefault="0076198B">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="00947570" w:rsidRDefault="0076198B">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -668,91 +836,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Department of [DEPARTMENT NAME]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="00947570" w:rsidRDefault="00947570">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00947570">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0415580B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DC3C660E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -830,121 +998,128 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1368724681">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00947570"/>
+    <w:rsid w:val="0000437D"/>
     <w:rsid w:val="00044C06"/>
     <w:rsid w:val="0008541C"/>
     <w:rsid w:val="001228E4"/>
+    <w:rsid w:val="00123F41"/>
     <w:rsid w:val="0013682C"/>
+    <w:rsid w:val="001F6D4A"/>
     <w:rsid w:val="00220DD0"/>
     <w:rsid w:val="00231540"/>
     <w:rsid w:val="00370D13"/>
+    <w:rsid w:val="003C4DA1"/>
     <w:rsid w:val="004A37E9"/>
     <w:rsid w:val="004F2CE3"/>
     <w:rsid w:val="00634496"/>
     <w:rsid w:val="006535CE"/>
+    <w:rsid w:val="006D63B8"/>
     <w:rsid w:val="007349BD"/>
     <w:rsid w:val="0076198B"/>
     <w:rsid w:val="0076361C"/>
     <w:rsid w:val="007A4C2A"/>
     <w:rsid w:val="008257EF"/>
     <w:rsid w:val="00903128"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="00947570"/>
     <w:rsid w:val="00B0055E"/>
     <w:rsid w:val="00BA16C6"/>
     <w:rsid w:val="00C34084"/>
+    <w:rsid w:val="00C36AC5"/>
     <w:rsid w:val="00C53A68"/>
     <w:rsid w:val="00D65E91"/>
+    <w:rsid w:val="00DA1495"/>
     <w:rsid w:val="00E75A55"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0BF29647"/>
   <w15:docId w15:val="{0E6B2F6B-8279-6542-9CA7-63AB0CD23742}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1423,50 +1598,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
@@ -1631,51 +1807,51 @@
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00903128"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.harvard.edu/research-policies-compliance/participation-agreements-and-visitor-participation-agreements/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.harvard.edu/gazette/harvard-events/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oc.finance.harvard.edu/guidance-regarding-i9-collection-during-covid19?admin_panel=1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdoc.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hr.harvard.edu/files/humanresources/files/2015healthplanratechart_facultyandnon-unionstaff.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.harvard.edu/health-benefits" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdoc.fas.harvard.edu/administrative-considerations" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -1959,53 +2135,58 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-[...1 lines deleted...]
-</go:gDocsCustomXmlDataStorage>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="92626234-b09f-4ffb-87fc-d0f98d06d66f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F8E1C5A656D04446B110B027AB0B06C1" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="968b687f1c5ecc2fc5ded25f4a7cc634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="92626234-b09f-4ffb-87fc-d0f98d06d66f" xmlns:ns3="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="931c162ae985543509bf7ce80ce28c28" ns2:_="" ns3:_="">
     <xsd:import namespace="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <xsd:import namespace="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
@@ -2188,122 +2369,132 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mghwTE/8kf+jXQCTDrR9UITPuEmfg==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGw4AGokChRzdWdnZXN0LjhqeG0xOGZweHRtdxIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QuejBncnQ4YTB0b2RrEgxLYXRlIEZsZW1pbmdqJQoUc3VnZ2VzdC5uZHhxbjBuYjJ1Y2oSDUtlbmRyYSBCYXJiZXJqJAoUc3VnZ2VzdC45czU2MmI5MTk3dHMSDEthdGUgRmxlbWluZ2okChRzdWdnZXN0Lm0yc2ppdHlla2RqahIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QuanRta2thazdvcGZ2EgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC5tMmU4MHE4cjByMXISDEthdGUgRmxlbWluZ2olChRzdWdnZXN0LmlkZng3MmU3ejBmbBINS2VuZHJhIEJhcmJlcmokChRzdWdnZXN0LnExcXZzempiNmI2NBIMS2F0ZSBGbGVtaW5nciExNHdEcFE2OWhmeVRZUHJlNWpkbUdBUndQQXJCbHh2NGE=</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0C9A063-EA9B-40CF-AD2A-6BE7554DFAD2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD3FC855-C27D-47B4-BE9A-70FEF4C917D5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
+    <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{465766A0-D621-4DAC-B815-0A3A2D6D51C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
     <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD3FC855-C27D-47B4-BE9A-70FEF4C917D5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>5070</Characters>
+  <Pages>3</Pages>
+  <Words>926</Words>
+  <Characters>5281</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>83</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5943</CharactersWithSpaces>
+  <CharactersWithSpaces>6195</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F8E1C5A656D04446B110B027AB0B06C1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>