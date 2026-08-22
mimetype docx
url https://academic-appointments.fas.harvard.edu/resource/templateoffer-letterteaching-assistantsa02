--- v0 (2026-07-11)
+++ v1 (2026-08-22)
@@ -1,4547 +1,3289 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6AE573F7" w14:textId="15779715" w:rsidR="004233B9" w:rsidRDefault="00D71526" w:rsidP="001A66DE">
+    <w:p w:rsidRPr="00E93053" w:rsidR="00FC1F20" w:rsidP="001A66DE" w:rsidRDefault="00FC1F20" w14:paraId="49667D75" w14:textId="641DD2EC">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...101 lines deleted...]
-        <w:t>SA02</w:t>
+      <w:r w:rsidRPr="00E93053">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>MODEL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053" w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053" w:rsidR="4703A696">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>PRELIMINARY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053" w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053" w:rsidR="4703A696">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053" w:rsidR="00474EF9">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>FFER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053" w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>LETTER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053" w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>FOR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053" w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>TEACHING</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053" w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ASSISTANT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7123D955" w14:textId="106772AD" w:rsidR="00852AD7" w:rsidRPr="0056600C" w:rsidRDefault="00852AD7" w:rsidP="0056600C">
+    <w:p w:rsidRPr="00E93053" w:rsidR="0067194F" w:rsidP="001A66DE" w:rsidRDefault="0067194F" w14:paraId="552EE624" w14:textId="0E5EE477">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00E93053">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[On</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053" w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>department</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053" w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>letterhead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053" w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053" w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>sent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053" w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053" w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>department</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053" w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>email]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E93053" w:rsidR="00FC1F20" w:rsidP="001A66DE" w:rsidRDefault="00FC1F20" w14:paraId="092B4138" w14:textId="41070C28">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93053">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[DATE]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B71EB" w:rsidR="00FC1F20" w:rsidP="001A66DE" w:rsidRDefault="00FC1F20" w14:paraId="5B71B079" w14:textId="77777777">
+      <w:r w:rsidRPr="00E93053">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[NAME]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93053">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E93053">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[ADDRESS]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B71EB" w:rsidR="00FC1F20" w:rsidP="001A66DE" w:rsidRDefault="00FC1F20" w14:paraId="338BF576" w14:textId="153EDA5B">
+      <w:r w:rsidRPr="003B71EB">
+        <w:t>Dear</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067194F">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067194F" w:rsidR="00AC082D">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>FIRST</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067194F">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>NAME]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B71EB">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B71EB" w:rsidR="003B71EB" w:rsidP="001A66DE" w:rsidRDefault="68189320" w14:paraId="14152CFB" w14:textId="30B9BB0D">
+      <w:r>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>delighted</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>confirm</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Teaching</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Assistant</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="67B4002A">
+        <w:t>[DEPT</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="67B4002A">
+        <w:t>NAME]</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="32A624E3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[Fall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="542509B6">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="32A624E3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="4E79912D">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="0AD764F6">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="32A624E3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/Spring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="542509B6">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="32A624E3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="4E79912D">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="010A83CA">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="32A624E3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>term.</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Your</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>appointment</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>begins</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="6B184EBD">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>August</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="542509B6">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="3A42D022">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="1C23B53E">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="1545442A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="3B5EE74A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/January </w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="1AA78D1D">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="3B5EE74A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="2C793A97">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ends</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="1C23B53E">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">January </w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="6DFDC8A5">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="1C23B53E">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="016B9A53">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="3B5EE74A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/ May 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="59EF58B1">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="3B5EE74A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="5F569756">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Your</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>preliminary</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>teaching</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>assignment,</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>subject</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>change</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>depending</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>course</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>offering</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enrollment,</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="542509B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>follows:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="552EE624" w14:textId="0E5EE477" w:rsidR="0067194F" w:rsidRPr="0056600C" w:rsidRDefault="0067194F" w:rsidP="006C10A8">
+    <w:p w:rsidRPr="00D550BC" w:rsidR="003B71EB" w:rsidP="001A66DE" w:rsidRDefault="003B71EB" w14:paraId="31CFB9E2" w14:textId="1952A705">
+      <w:r w:rsidRPr="00D550BC">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>section(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[written-out</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>number],</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>“[title],”</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>taught</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[course</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>heads]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC110C" w:rsidR="002A1001" w:rsidP="001A66DE" w:rsidRDefault="00D8676C" w14:paraId="2E1F5287" w14:textId="68746654">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0056600C">
-[...38 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Harvard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC110C" w:rsidR="00770343">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University reserves the right to cancel or modify courses of instruction, to change times, days, or locations of courses, and to change a course’s instructor(s) at any time.</w:t>
+      </w:r>
+      <w:r w:rsidR="00380F92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC110C" w:rsidR="00770343">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>In the event of a course cancellation,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC110C" w:rsidR="002A1001">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you will be paid up to the date you are notified of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC110C" w:rsidR="00770343">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cancellation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC110C" w:rsidR="002A1001">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, to compensate you for the time spent preparing for the course. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00450E20" w:rsidP="001A66DE" w:rsidRDefault="002A1001" w14:paraId="0197B25E" w14:textId="2F7F94CA">
+      <w:r>
+        <w:t xml:space="preserve">This will be a paid, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[SPECIFY ONE: full-time/part-time],</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> benefits-eligible position. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="00F01C15">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">With this appointment, you are represented by the Harvard Academic Workers (HAW) - UAW for purposes of collective bargaining and matters affecting your compensation and working conditions. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>You will receive a total salary of</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="003B71EB">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Actual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="003B71EB">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Salary</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>term</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002703ED">
+        <w:t xml:space="preserve">paid to you in equal installments on a bi-weekly pay cycle. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="002703ED">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>However, the University and the HAW-UAW are presently in negotiations for salary increases for academic year 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="0A725372">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="002703ED">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="727DEC25">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="002703ED">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>. As a result of those negotiations, and following the conclusion of those negotiations, your salary may increase for academic year 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="401CCAE4">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="002703ED">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="7FA44E29">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="322F5787" w:rsidR="002703ED">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A512B2">
+        <w:t>You</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> will be eligible for Harvard University’s subsidized medical and other benefits.</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>ayroll</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>taxes</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>other</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>legally</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...169 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>voluntarily</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>authorized</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>deductions</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>withheld.</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>Once</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>appointment</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>been</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>finalized,</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
+        <w:t>access</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...1163 lines deleted...]
-        <w:r w:rsidR="003B71EB" w:rsidRPr="0056600C">
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="322F5787" w:rsidR="003B71EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>PeopleSoft</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
         <w:t>where</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
         <w:t>you</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
         <w:t>can</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
         <w:t>view</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
         <w:t>your</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
         <w:t>paycheck(s)</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
         <w:t>view/update</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
         <w:t>tax</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
         <w:t>direct</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
         <w:t>deposit</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B71EB">
         <w:t>information.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0056600C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> Most benefit plans require a contribution from participants for coverage. </w:t>
       </w:r>
-      <w:r w:rsidR="00FE6C8C" w:rsidRPr="0056600C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00FE6C8C">
         <w:t xml:space="preserve">Please note that </w:t>
       </w:r>
-      <w:r w:rsidR="00FE6C8C" w:rsidRPr="0056600C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="322F5787" w:rsidR="00FE6C8C">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>you must enroll in benefits within thirty days of the start date of your appointment.</w:t>
       </w:r>
-      <w:r w:rsidR="00FE6C8C" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00FE6C8C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">You can find more information on </w:t>
       </w:r>
-      <w:r w:rsidR="0037554E" w:rsidRPr="0056600C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0037554E">
         <w:t xml:space="preserve">your total compensation at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="0037554E" w:rsidRPr="0056600C">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="322F5787" w:rsidR="0037554E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://harvardtotalrewards.ehr.com/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0037554E" w:rsidRPr="0056600C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0037554E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0BC30F" w14:textId="0105AE1F" w:rsidR="00342E75" w:rsidRPr="0056600C" w:rsidRDefault="00342E75" w:rsidP="001A66DE">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidRPr="00D550BC" w:rsidR="00342E75" w:rsidP="001A66DE" w:rsidRDefault="00342E75" w14:paraId="4D0BC30F" w14:textId="47CDAED9">
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">The health of our community is a priority for Harvard University. With that in mind, we strongly encourage all employees to be </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve">The health of our community workforce is a priority for Harvard University. With that in mind, we strongly encourage all employees to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50ED2">
+        <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>up to date</w:t>
       </w:r>
-      <w:r w:rsidRPr="0056600C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> on CDC-recommended vaccines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DD0949" w14:textId="0DB8111D" w:rsidR="00DF09B6" w:rsidRPr="0056600C" w:rsidRDefault="00AC3B91" w:rsidP="001A66DE">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00DF09B6" w:rsidP="001A66DE" w:rsidRDefault="00AC3B91" w14:paraId="46DD0949" w14:textId="0DB8111D">
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>Please be aware that Teaching Assistants are employed on an at-will basis, and Harvard University reserves the right to terminate the employment relationship without notice for any reason.</w:t>
       </w:r>
-      <w:r w:rsidR="00380F92" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>You</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>expected</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>review</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>comply</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t xml:space="preserve">Harvard University and </w:t>
       </w:r>
-      <w:r w:rsidR="00CC6E17" w:rsidRPr="0056600C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>Faculty</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>Arts</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>Sciences</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>(FAS)</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>policies.</w:t>
       </w:r>
-      <w:r w:rsidR="00380F92" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t xml:space="preserve">For more information about some of these policies, please visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
-        <w:r w:rsidR="00CC6E17" w:rsidRPr="0056600C">
+      <w:hyperlink r:id="Rdbd4f52acfbe4eb0">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Office</w:t>
         </w:r>
-        <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00CC6E17" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>for</w:t>
         </w:r>
-        <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00CC6E17" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Faculty</w:t>
         </w:r>
-        <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00CC6E17" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Affairs</w:t>
         </w:r>
-        <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00CC6E17" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00626885" w:rsidRPr="0056600C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00825AD9" w:rsidRPr="0056600C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="003B71EB" w:rsidRPr="0056600C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...6 lines deleted...]
-        <w:r w:rsidR="00B435B7" w:rsidRPr="0056600C">
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rad432c6fc2d84355">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Information</w:t>
         </w:r>
-        <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00B435B7" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>for</w:t>
         </w:r>
-        <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00B435B7" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Faculty</w:t>
         </w:r>
-        <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="003B71EB" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A4595E" w:rsidRPr="0056600C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00380F92" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>FAS</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>has</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>adopted</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...6 lines deleted...]
-        <w:r w:rsidR="003B71EB" w:rsidRPr="0056600C">
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="R8fd48394c3b64c85">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Sexual</w:t>
         </w:r>
-        <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="003B71EB" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>and</w:t>
         </w:r>
-        <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="003B71EB" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Gender-Based</w:t>
         </w:r>
-        <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="003B71EB" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Harassment</w:t>
         </w:r>
-        <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="003B71EB" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="003B71EB" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
-          <w:lastRenderedPageBreak/>
           <w:t>and</w:t>
         </w:r>
-        <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="003B71EB" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Procedures</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="003B71EB" w:rsidRPr="0056600C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>please</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>take</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>time</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>read</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>them</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>learn</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>about</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>campus</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>resources,</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>including</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>key</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>contacts</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>students,</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>faculty</w:t>
       </w:r>
-      <w:r w:rsidR="0075203C" w:rsidRPr="0056600C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>staff.</w:t>
       </w:r>
-      <w:r w:rsidR="00380F92" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
-      <w:r w:rsidR="004F7ED5" w:rsidRPr="0056600C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t xml:space="preserve">also note that </w:t>
       </w:r>
-      <w:r w:rsidR="00D7726A" w:rsidRPr="0056600C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t>this position may involve using copyrighted material.</w:t>
       </w:r>
-      <w:r w:rsidR="00380F92" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t xml:space="preserve">Please review </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00D7726A" w:rsidRPr="0056600C">
+      <w:hyperlink r:id="R9de9af833cd6427d">
+        <w:r w:rsidRPr="0A2BB260" w:rsidR="0A2BB260">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Copyright and Fair Use: A Guide for the Harvard Community</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0056600C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t xml:space="preserve"> for information on copyright and fair use.</w:t>
       </w:r>
-      <w:r w:rsidR="00380F92" w:rsidRPr="0056600C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0A2BB260">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237349F9" w14:textId="28F69065" w:rsidR="003B71EB" w:rsidRPr="0056600C" w:rsidRDefault="003B71EB" w:rsidP="001A66DE">
+    <w:p w:rsidRPr="00D550BC" w:rsidR="003B71EB" w:rsidP="001A66DE" w:rsidRDefault="003B71EB" w14:paraId="237349F9" w14:textId="7BBE579A">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0056600C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="532EDBBF">
+        <w:rPr/>
         <w:t>Before</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="532EDBBF">
+        <w:rPr/>
         <w:t>you</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="532EDBBF">
+        <w:rPr/>
         <w:t>begin</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="532EDBBF">
+        <w:rPr/>
         <w:t>teaching,</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="532EDBBF">
+        <w:rPr/>
         <w:t>we</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="532EDBBF">
+        <w:rPr/>
         <w:t>also</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="532EDBBF">
+        <w:rPr/>
         <w:t>ask</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="532EDBBF">
+        <w:rPr/>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="532EDBBF">
+        <w:rPr/>
         <w:t>you</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="532EDBBF">
+        <w:rPr/>
         <w:t>review</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...50 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5785988F">
+        <w:rPr/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="17BDD065" w:rsidR="5785988F">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>DEPT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="17BDD065" w:rsidR="27704F68">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="17BDD065" w:rsidR="5785988F">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>WEBSITE</w:t>
+      </w:r>
+      <w:r w:rsidR="5785988F">
+        <w:rPr/>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5785988F">
+        <w:rPr/>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5785988F">
+        <w:rPr/>
         <w:t>general</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5785988F">
+        <w:rPr/>
         <w:t>information</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5785988F">
+        <w:rPr/>
         <w:t>about</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5785988F">
+        <w:rPr/>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5785988F">
+        <w:rPr/>
         <w:t>department.</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5716285C">
+        <w:rPr/>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5716285C">
+        <w:rPr/>
         <w:t>academic</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5716285C">
+        <w:rPr/>
         <w:t>calendar,</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5716285C">
+        <w:rPr/>
         <w:t>which</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5716285C">
+        <w:rPr/>
         <w:t>lists</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5716285C">
+        <w:rPr/>
         <w:t>important</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5716285C">
+        <w:rPr/>
         <w:t>dates</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5716285C">
+        <w:rPr/>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5716285C">
+        <w:rPr/>
         <w:t>deadlines</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="170F0598">
+        <w:rPr/>
         <w:t>can</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="170F0598">
+        <w:rPr/>
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="170F0598">
+        <w:rPr/>
         <w:t>found</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="170F0598">
+        <w:rPr/>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="170F0598">
+        <w:rPr/>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="170F0598">
+        <w:rPr/>
         <w:t>FAS</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...6 lines deleted...]
-        <w:r w:rsidR="00184350" w:rsidRPr="0056600C">
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rbcdc5813e8bc41f3">
+        <w:r w:rsidRPr="17BDD065" w:rsidR="170F0598">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Registrar’s</w:t>
         </w:r>
-        <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="17BDD065" w:rsidR="27704F68">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00184350" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="17BDD065" w:rsidR="170F0598">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Office</w:t>
         </w:r>
-        <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="17BDD065" w:rsidR="27704F68">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00184350" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="17BDD065" w:rsidR="170F0598">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00184350" w:rsidRPr="0056600C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="170F0598">
+        <w:rPr/>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27704F68">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53311F3E" w14:textId="51F58AB1" w:rsidR="003B71EB" w:rsidRPr="0056600C" w:rsidRDefault="00EA4660" w:rsidP="001A66DE">
-[...24 lines deleted...]
-        <w:r w:rsidRPr="0056600C">
+    <w:p w:rsidRPr="00D550BC" w:rsidR="003B71EB" w:rsidP="001A66DE" w:rsidRDefault="00263BEB" w14:paraId="53311F3E" w14:textId="4CCF64C6">
+      <w:r w:rsidRPr="00263BEB">
+        <w:t xml:space="preserve">Both new and returning Teaching Assistants who are teaching in Harvard’s Faculty of Arts and Sciences are required to attend training provided by the Derek Bok Center for Teaching and Learning. More information including session offerings and registration is at </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId15">
+        <w:r w:rsidRPr="00263BEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
-          <w:t>https://bokcenter.harvard.edu/tf-ta-training-registration</w:t>
+          <w:t>https://bokcenter.harvard.edu/teaching-fellow-training</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0056600C">
-[...34 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00263BEB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4660">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007266B9">
         <w:t>In</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007266B9">
         <w:t>addition,</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007266B9">
         <w:t>information</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007266B9">
         <w:t>about</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007266B9">
         <w:t>Harvard’s</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007266B9">
         <w:t>many</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007266B9">
         <w:t>cultural</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007266B9">
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007266B9">
         <w:t>intellectual</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007266B9">
         <w:t>resources</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007266B9">
         <w:t>can</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007266B9">
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007266B9">
         <w:t>found</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007266B9">
         <w:t>at</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00184350">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...6 lines deleted...]
-        <w:r w:rsidR="00184350" w:rsidRPr="0056600C">
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="66B5C170" w:rsidR="00184350">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Harvard</w:t>
         </w:r>
-        <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="66B5C170" w:rsidR="008C30A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00184350" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="66B5C170" w:rsidR="00184350">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Gazette</w:t>
         </w:r>
-        <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="66B5C170" w:rsidR="008C30A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00184350" w:rsidRPr="0056600C">
+        <w:r w:rsidRPr="66B5C170" w:rsidR="00184350">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00184350" w:rsidRPr="0056600C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00184350">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A51FB20" w14:textId="40CA866B" w:rsidR="003B71EB" w:rsidRPr="0056600C" w:rsidRDefault="003B71EB" w:rsidP="001A66DE">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="003B71EB" w:rsidR="003B71EB" w:rsidP="001A66DE" w:rsidRDefault="003B71EB" w14:paraId="4A51FB20" w14:textId="16B17C6E">
+      <w:r w:rsidRPr="00D550BC">
         <w:t>Please</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
         <w:t>confirm</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
         <w:t>you</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
         <w:t>agree</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
         <w:t>terms</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
         <w:t>this</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
         <w:t>appointment</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
         <w:t>by</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC">
         <w:t>e-mailing</w:t>
       </w:r>
-      <w:r w:rsidR="008C30A4" w:rsidRPr="0056600C">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC" w:rsidR="00C32E44">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[DEPT</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC" w:rsidR="00C32E44">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>CONTACT]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC" w:rsidR="00C32E44">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B71EB">
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B71EB">
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B71EB">
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B71EB">
+        <w:t>any</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B71EB">
+        <w:t>questions</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B71EB">
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B71EB">
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B71EB">
+        <w:t>appointment,</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B71EB">
+        <w:t>paycheck,</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B71EB">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B71EB">
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B71EB">
+        <w:t>teaching</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B71EB">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5365A" w:rsidR="00D5365A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[DEPT</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5365A" w:rsidR="00D5365A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>NAME]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B71EB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B71EB">
+        <w:t>please</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B71EB">
+        <w:t>contact</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5365A" w:rsidR="00D5365A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[DEPT</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5365A" w:rsidR="00D5365A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>CONTACT]</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5365A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A66DE" w:rsidR="001A66DE" w:rsidP="001A66DE" w:rsidRDefault="001A66DE" w14:paraId="3523DB8B" w14:textId="706ADCF4">
+      <w:r w:rsidRPr="001A66DE">
+        <w:t xml:space="preserve">Formalities aside, we are excited about having you join </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65A61">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[DEPARTMENT NAME]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A66DE">
+        <w:t xml:space="preserve"> as a Teaching Assistant and look forward to working with you</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65A61">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B71EB" w:rsidR="003B71EB" w:rsidP="001A66DE" w:rsidRDefault="003B71EB" w14:paraId="7DAB96BB" w14:textId="77777777">
+      <w:r w:rsidRPr="003B71EB">
+        <w:t>Best,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB7F63" w:rsidP="001A66DE" w:rsidRDefault="00B65A61" w14:paraId="08A4CA8B" w14:textId="3F81C4E2">
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC" w:rsidR="003B71EB">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>DEPT</w:t>
+      </w:r>
+      <w:r w:rsidR="008C30A4">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550BC" w:rsidR="003B71EB">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>CONTAC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003621B8" w:rsidR="003B71EB">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00025CA2" w:rsidRPr="0056600C">
-[...285 lines deleted...]
-        <w:t>CONTACT].</w:t>
+      <w:r w:rsidRPr="00B65A61">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3523DB8B" w14:textId="706ADCF4" w:rsidR="001A66DE" w:rsidRPr="0056600C" w:rsidRDefault="001A66DE" w:rsidP="001A66DE">
-[...87 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840"/>
+    <w:sectPr w:rsidR="00EB7F63" w:rsidSect="009C6D9F">
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68624281"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="201E9498"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1789153471">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:view w:val="normal"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC1F20"/>
     <w:rsid w:val="00013066"/>
-    <w:rsid w:val="00025CA2"/>
     <w:rsid w:val="00034118"/>
-    <w:rsid w:val="00044C06"/>
     <w:rsid w:val="0007049E"/>
     <w:rsid w:val="00081129"/>
     <w:rsid w:val="000A5D77"/>
     <w:rsid w:val="000A5FCC"/>
     <w:rsid w:val="000B4C5A"/>
+    <w:rsid w:val="000C30AA"/>
     <w:rsid w:val="000F74B8"/>
     <w:rsid w:val="00100220"/>
     <w:rsid w:val="00100854"/>
     <w:rsid w:val="00120B5A"/>
-    <w:rsid w:val="001228E4"/>
     <w:rsid w:val="00144F4E"/>
     <w:rsid w:val="0018190F"/>
     <w:rsid w:val="00182A8D"/>
     <w:rsid w:val="00184350"/>
     <w:rsid w:val="00187540"/>
     <w:rsid w:val="00194650"/>
     <w:rsid w:val="001A66DE"/>
     <w:rsid w:val="001B0773"/>
     <w:rsid w:val="001B7DD2"/>
+    <w:rsid w:val="001D351D"/>
     <w:rsid w:val="002021A4"/>
     <w:rsid w:val="00206961"/>
     <w:rsid w:val="00207596"/>
     <w:rsid w:val="0022012D"/>
     <w:rsid w:val="002403CA"/>
     <w:rsid w:val="002441DA"/>
+    <w:rsid w:val="00263BEB"/>
     <w:rsid w:val="002703ED"/>
     <w:rsid w:val="002A1001"/>
     <w:rsid w:val="002A6110"/>
     <w:rsid w:val="002A6768"/>
     <w:rsid w:val="002A69D2"/>
     <w:rsid w:val="002A79F4"/>
     <w:rsid w:val="002C185A"/>
-    <w:rsid w:val="002C3C8C"/>
     <w:rsid w:val="002F1801"/>
     <w:rsid w:val="002F5184"/>
     <w:rsid w:val="00305A63"/>
     <w:rsid w:val="003166A8"/>
     <w:rsid w:val="003208CC"/>
     <w:rsid w:val="00322FF1"/>
     <w:rsid w:val="00337BFD"/>
     <w:rsid w:val="00342E75"/>
-    <w:rsid w:val="003504E8"/>
     <w:rsid w:val="0035238F"/>
     <w:rsid w:val="003621B8"/>
     <w:rsid w:val="00370C7F"/>
     <w:rsid w:val="0037554E"/>
     <w:rsid w:val="00380F92"/>
     <w:rsid w:val="00387041"/>
     <w:rsid w:val="003B71EB"/>
     <w:rsid w:val="003C29A2"/>
     <w:rsid w:val="003E4299"/>
-    <w:rsid w:val="003E49DD"/>
     <w:rsid w:val="003F58C4"/>
     <w:rsid w:val="003F5AE7"/>
-    <w:rsid w:val="004233B9"/>
     <w:rsid w:val="004305F7"/>
     <w:rsid w:val="004402C8"/>
     <w:rsid w:val="00450E20"/>
     <w:rsid w:val="00455358"/>
     <w:rsid w:val="00455A16"/>
     <w:rsid w:val="00474EF9"/>
     <w:rsid w:val="004921BA"/>
     <w:rsid w:val="004A2816"/>
     <w:rsid w:val="004A4597"/>
-    <w:rsid w:val="004B63D8"/>
     <w:rsid w:val="004C345E"/>
     <w:rsid w:val="004F51A8"/>
     <w:rsid w:val="004F7ED5"/>
     <w:rsid w:val="0050187F"/>
     <w:rsid w:val="005042B6"/>
     <w:rsid w:val="0053010E"/>
     <w:rsid w:val="0054604C"/>
     <w:rsid w:val="00554742"/>
-    <w:rsid w:val="0056600C"/>
     <w:rsid w:val="005842CF"/>
     <w:rsid w:val="00596752"/>
     <w:rsid w:val="005A1686"/>
     <w:rsid w:val="005A728C"/>
     <w:rsid w:val="005E171B"/>
     <w:rsid w:val="005E62BD"/>
     <w:rsid w:val="005F0E72"/>
     <w:rsid w:val="00612A73"/>
     <w:rsid w:val="00617234"/>
     <w:rsid w:val="00626885"/>
     <w:rsid w:val="006362FC"/>
     <w:rsid w:val="00647AA2"/>
     <w:rsid w:val="006621C8"/>
     <w:rsid w:val="0067194F"/>
     <w:rsid w:val="006905E7"/>
     <w:rsid w:val="0069386B"/>
     <w:rsid w:val="006A151A"/>
-    <w:rsid w:val="006C10A8"/>
     <w:rsid w:val="006C25DA"/>
     <w:rsid w:val="006C7567"/>
     <w:rsid w:val="006E295F"/>
     <w:rsid w:val="006E4D3A"/>
     <w:rsid w:val="006F079E"/>
     <w:rsid w:val="006F641E"/>
     <w:rsid w:val="0070095B"/>
     <w:rsid w:val="0071081B"/>
     <w:rsid w:val="007123AD"/>
     <w:rsid w:val="00713297"/>
     <w:rsid w:val="007161D7"/>
     <w:rsid w:val="00716A09"/>
     <w:rsid w:val="0072199F"/>
     <w:rsid w:val="00722E8E"/>
     <w:rsid w:val="00725AF0"/>
     <w:rsid w:val="007266B9"/>
     <w:rsid w:val="0075203C"/>
     <w:rsid w:val="00770343"/>
     <w:rsid w:val="00770F03"/>
     <w:rsid w:val="0078759F"/>
     <w:rsid w:val="00792EAB"/>
     <w:rsid w:val="007934B5"/>
     <w:rsid w:val="007A138B"/>
     <w:rsid w:val="007B55BC"/>
     <w:rsid w:val="007E26F8"/>
     <w:rsid w:val="007E6326"/>
     <w:rsid w:val="007F1B85"/>
     <w:rsid w:val="00825AD9"/>
     <w:rsid w:val="00835CB5"/>
-    <w:rsid w:val="00852AD7"/>
     <w:rsid w:val="00855D9A"/>
     <w:rsid w:val="0087673C"/>
     <w:rsid w:val="00880D5B"/>
     <w:rsid w:val="00882536"/>
     <w:rsid w:val="008938A1"/>
     <w:rsid w:val="00897393"/>
     <w:rsid w:val="008C30A4"/>
     <w:rsid w:val="008C53B7"/>
     <w:rsid w:val="008C731D"/>
     <w:rsid w:val="00904E51"/>
     <w:rsid w:val="0090677B"/>
     <w:rsid w:val="0090774C"/>
     <w:rsid w:val="00915078"/>
-    <w:rsid w:val="0092336E"/>
     <w:rsid w:val="00924B2B"/>
     <w:rsid w:val="00945082"/>
     <w:rsid w:val="00946D3B"/>
     <w:rsid w:val="009564EC"/>
     <w:rsid w:val="009C22B3"/>
     <w:rsid w:val="009C6D9F"/>
     <w:rsid w:val="009D19E6"/>
     <w:rsid w:val="009E28B1"/>
     <w:rsid w:val="009F0AF5"/>
     <w:rsid w:val="00A00331"/>
     <w:rsid w:val="00A00465"/>
     <w:rsid w:val="00A11D9A"/>
     <w:rsid w:val="00A15D1B"/>
     <w:rsid w:val="00A25B1D"/>
     <w:rsid w:val="00A4595E"/>
     <w:rsid w:val="00A50ED2"/>
     <w:rsid w:val="00A512B2"/>
     <w:rsid w:val="00A5657D"/>
-    <w:rsid w:val="00AA613D"/>
     <w:rsid w:val="00AB42CC"/>
     <w:rsid w:val="00AC082D"/>
     <w:rsid w:val="00AC3B91"/>
-    <w:rsid w:val="00AC61DE"/>
     <w:rsid w:val="00AF3E63"/>
     <w:rsid w:val="00B122B0"/>
-    <w:rsid w:val="00B158B3"/>
     <w:rsid w:val="00B368F6"/>
     <w:rsid w:val="00B40944"/>
     <w:rsid w:val="00B435B7"/>
     <w:rsid w:val="00B56B39"/>
     <w:rsid w:val="00B65A61"/>
     <w:rsid w:val="00B727A3"/>
     <w:rsid w:val="00B949AD"/>
     <w:rsid w:val="00BC041E"/>
     <w:rsid w:val="00BC110C"/>
     <w:rsid w:val="00BC3E6B"/>
     <w:rsid w:val="00BC5E1C"/>
     <w:rsid w:val="00BC6393"/>
     <w:rsid w:val="00BD5DB0"/>
     <w:rsid w:val="00BE44F2"/>
     <w:rsid w:val="00BE72A0"/>
+    <w:rsid w:val="00BF127F"/>
     <w:rsid w:val="00C0177D"/>
     <w:rsid w:val="00C018FC"/>
     <w:rsid w:val="00C12C0E"/>
     <w:rsid w:val="00C24E51"/>
     <w:rsid w:val="00C32E44"/>
     <w:rsid w:val="00C53C39"/>
     <w:rsid w:val="00C57ED7"/>
     <w:rsid w:val="00C849F9"/>
     <w:rsid w:val="00CA2CD4"/>
     <w:rsid w:val="00CA30EE"/>
-    <w:rsid w:val="00CC1CB2"/>
     <w:rsid w:val="00CC6E17"/>
     <w:rsid w:val="00CD068F"/>
     <w:rsid w:val="00CD6CCB"/>
     <w:rsid w:val="00CE3725"/>
     <w:rsid w:val="00D32FEC"/>
     <w:rsid w:val="00D5365A"/>
     <w:rsid w:val="00D550BC"/>
     <w:rsid w:val="00D65A6C"/>
-    <w:rsid w:val="00D71526"/>
     <w:rsid w:val="00D7726A"/>
     <w:rsid w:val="00D8676C"/>
     <w:rsid w:val="00DB3949"/>
     <w:rsid w:val="00DD41C8"/>
     <w:rsid w:val="00DD4FBB"/>
     <w:rsid w:val="00DF09B6"/>
     <w:rsid w:val="00DF6B4D"/>
     <w:rsid w:val="00E6618D"/>
     <w:rsid w:val="00E7611A"/>
     <w:rsid w:val="00E7699C"/>
     <w:rsid w:val="00E8250D"/>
     <w:rsid w:val="00E87DB9"/>
     <w:rsid w:val="00E93053"/>
     <w:rsid w:val="00EA4660"/>
     <w:rsid w:val="00EA6ADD"/>
     <w:rsid w:val="00EB7F63"/>
     <w:rsid w:val="00ED21D3"/>
     <w:rsid w:val="00EE7C0F"/>
     <w:rsid w:val="00F01C15"/>
     <w:rsid w:val="00F049C3"/>
     <w:rsid w:val="00F20312"/>
     <w:rsid w:val="00F450EE"/>
     <w:rsid w:val="00F72FA3"/>
     <w:rsid w:val="00F93E94"/>
     <w:rsid w:val="00FC1F20"/>
     <w:rsid w:val="00FE6C8C"/>
     <w:rsid w:val="00FF1802"/>
     <w:rsid w:val="00FF7C86"/>
+    <w:rsid w:val="010A83CA"/>
+    <w:rsid w:val="016B9A53"/>
+    <w:rsid w:val="0A2BB260"/>
+    <w:rsid w:val="0A725372"/>
+    <w:rsid w:val="0AD764F6"/>
+    <w:rsid w:val="0C29FD1F"/>
+    <w:rsid w:val="1545442A"/>
+    <w:rsid w:val="170F0598"/>
+    <w:rsid w:val="17BDD065"/>
+    <w:rsid w:val="1AA78D1D"/>
+    <w:rsid w:val="1C23B53E"/>
+    <w:rsid w:val="1C7BF3AE"/>
+    <w:rsid w:val="200C7682"/>
+    <w:rsid w:val="22F45D3D"/>
+    <w:rsid w:val="27704F68"/>
+    <w:rsid w:val="2C793A97"/>
+    <w:rsid w:val="322F5787"/>
+    <w:rsid w:val="32A624E3"/>
+    <w:rsid w:val="35C49D56"/>
+    <w:rsid w:val="3A42D022"/>
+    <w:rsid w:val="3B5EE74A"/>
+    <w:rsid w:val="401CCAE4"/>
     <w:rsid w:val="4703A696"/>
+    <w:rsid w:val="496C6DD6"/>
+    <w:rsid w:val="4E79912D"/>
+    <w:rsid w:val="4FA5FB31"/>
+    <w:rsid w:val="532EDBBF"/>
+    <w:rsid w:val="542509B6"/>
+    <w:rsid w:val="55E33CD0"/>
     <w:rsid w:val="55FC483A"/>
+    <w:rsid w:val="5716285C"/>
+    <w:rsid w:val="5785988F"/>
+    <w:rsid w:val="582627C1"/>
+    <w:rsid w:val="59EF58B1"/>
     <w:rsid w:val="5D9901CE"/>
+    <w:rsid w:val="5F569756"/>
     <w:rsid w:val="62BC2FE5"/>
+    <w:rsid w:val="6423B3AF"/>
+    <w:rsid w:val="66B5C170"/>
+    <w:rsid w:val="67B4002A"/>
+    <w:rsid w:val="68189320"/>
+    <w:rsid w:val="6B184EBD"/>
+    <w:rsid w:val="6B2131DC"/>
+    <w:rsid w:val="6DB00490"/>
+    <w:rsid w:val="6DFDC8A5"/>
+    <w:rsid w:val="727DEC25"/>
+    <w:rsid w:val="7B9DCCCC"/>
+    <w:rsid w:val="7FA44E29"/>
     <w:rsid w:val="7FA50EE0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="128D663F"/>
-  <w15:docId w15:val="{5C5C228A-3631-41A0-B6EB-1C162B4CB293}"/>
+  <w15:docId w15:val="{0ABBA7D8-99D2-4E5F-84AC-A484FB38926A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4697,52 +3439,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4809,179 +3551,178 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC1F20"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA2CD4"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA2CD4"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CA2CD4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA2CD4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA2CD4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA2CD4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA2CD4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Calibri" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A79F4"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005E62BD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
@@ -5007,79 +3748,63 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009564EC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00342E75"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://peoplesoft.harvard.edu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ogc.harvard.edu/sites/hwpi.harvard.edu/files/ogc/files/ogc_copyright_and_fair_use_guide_bea_july_2023.pdf?m=1689173591" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fas.harvard.edu/reports/sexual-and-gender-based-harassment-policy/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://news.harvard.edu/gazette/harvard-events/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infoforfaculty.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/tf-ta-training-registration" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facultyresources.fas.harvard.edu/policies-reports" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://harvardtotalrewards.ehr.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.fas.harvard.edu/calendar/five-year-calendar" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://peoplesoft.harvard.edu/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://news.harvard.edu/gazette/harvard-events/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/teaching-fellow-training" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://harvardtotalrewards.ehr.com/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.fas.harvard.edu/" TargetMode="External" Id="Rbcdc5813e8bc41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facultyresources.fas.harvard.edu/policies-reports" TargetMode="External" Id="Rdbd4f52acfbe4eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infoforfaculty.fas.harvard.edu/" TargetMode="External" Id="Rad432c6fc2d84355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fas.harvard.edu/reports/sexual-and-gender-based-harassment-policy/" TargetMode="External" Id="R8fd48394c3b64c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ogc.harvard.edu/pages/copyright-and-fair-use" TargetMode="External" Id="R9de9af833cd6427d" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5334,171 +4059,222 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F8E1C5A656D04446B110B027AB0B06C1" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="968b687f1c5ecc2fc5ded25f4a7cc634">
-[...2 lines deleted...]
-    <xsd:import namespace="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8e887d2e-2a5c-4a9a-acd8-a446c0c255e6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5c35eaf0-7bac-436b-9cc4-426829ec600f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="5c35eaf0-7bac-436b-9cc4-426829ec600f">
+      <UserInfo>
+        <DisplayName>Wesson, Candice Levy</DisplayName>
+        <AccountId>16</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Callahan, Ashley Lauren</DisplayName>
+        <AccountId>19</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Richmond, Ian</DisplayName>
+        <AccountId>18</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005CEA636B9A4BE34B94324BC89F779DDA" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dece5445755df01e5f7c2df358cd1045">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8e887d2e-2a5c-4a9a-acd8-a446c0c255e6" xmlns:ns3="5c35eaf0-7bac-436b-9cc4-426829ec600f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ee9468f5d0b18d886e5f03bd8e77d5fc" ns2:_="" ns3:_="">
+    <xsd:import namespace="8e887d2e-2a5c-4a9a-acd8-a446c0c255e6"/>
+    <xsd:import namespace="5c35eaf0-7bac-436b-9cc4-426829ec600f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
-[...10 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="92626234-b09f-4ffb-87fc-d0f98d06d66f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8e887d2e-2a5c-4a9a-acd8-a446c0c255e6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a8107521-1385-498b-8889-bf2cd8dee380" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5c35eaf0-7bac-436b-9cc4-426829ec600f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{5f65bf3e-7d5d-414a-980e-62caf4c9fa75}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="92626234-b09f-4ffb-87fc-d0f98d06d66f">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b6e36805-df77-496c-946f-98500c01ac30}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5c35eaf0-7bac-436b-9cc4-426829ec600f">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...51 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -5556,157 +4332,101 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{839CBF79-E98E-45FF-BAC7-16FDB0B062B9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E958AB6-2264-4C34-AD9B-7BC94CC8FEB2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8e887d2e-2a5c-4a9a-acd8-a446c0c255e6"/>
+    <ds:schemaRef ds:uri="5c35eaf0-7bac-436b-9cc4-426829ec600f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D1A7FA6-7384-4DF8-9B39-9E8E0D92EBD2}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42DA2E66-1B00-4F2B-B283-2AF29C4D21B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="92626234-b09f-4ffb-87fc-d0f98d06d66f"/>
-    <ds:schemaRef ds:uri="1f2f70e1-3ffb-4a46-81f0-e450539ca1d9"/>
+    <ds:schemaRef ds:uri="8e887d2e-2a5c-4a9a-acd8-a446c0c255e6"/>
+    <ds:schemaRef ds:uri="5c35eaf0-7bac-436b-9cc4-426829ec600f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Harvard University</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>eps270</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Wesson, Candice Levy</lastModifiedBy>
+  <revision>19</revision>
+  <lastPrinted>2012-04-25T17:54:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100F8E1C5A656D04446B110B027AB0B06C1</vt:lpwstr>
+    <vt:lpwstr>0x0101005CEA636B9A4BE34B94324BC89F779DDA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>