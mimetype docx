--- v0 (2026-07-11)
+++ v1 (2026-08-22)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2337450D" w14:textId="6D98CCBD" w:rsidR="00B66E7B" w:rsidRPr="00270DFD" w:rsidRDefault="00B66E7B" w:rsidP="00D36BD0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00270DFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EMPLOYMENT APPOINTMENT LETTER for</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C74A2F0" w14:textId="0DABDD64" w:rsidR="00C02282" w:rsidRPr="00270DFD" w:rsidRDefault="00F3159D" w:rsidP="00D36BD0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -107,293 +107,298 @@
         </w:rPr>
         <w:t>NSTRUCTIONAL SUPPORT</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10525" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="378"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1352"/>
         <w:gridCol w:w="336"/>
         <w:gridCol w:w="353"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="266"/>
         <w:gridCol w:w="1503"/>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="33"/>
         <w:gridCol w:w="2937"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005850A0" w14:paraId="11A4185F" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="005850A0" w14:paraId="11A4185F" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3184" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3218E4DB" w14:textId="4A31C3B1" w:rsidR="005850A0" w:rsidRPr="002D7E05" w:rsidRDefault="005850A0" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Student Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1118290244"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7341" w:type="dxa"/>
                 <w:gridSpan w:val="8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="00106FF7" w14:textId="09E736CA" w:rsidR="005850A0" w:rsidRDefault="005850A0" w:rsidP="00D84047">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00E57F42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B96F0A" w14:paraId="0C9B5D36" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="00B96F0A" w14:paraId="0C9B5D36" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3184" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5044E6E8" w14:textId="34B6FD8E" w:rsidR="00B96F0A" w:rsidRPr="002D7E05" w:rsidRDefault="00B96F0A" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D7E05">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Employment appointment title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="473187509"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7341" w:type="dxa"/>
                 <w:gridSpan w:val="8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="2117947784"/>
                   <w:placeholder>
                     <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:dropDownList>
                     <w:listItem w:value="Choose an item."/>
                     <w:listItem w:displayText="Teaching Fellow 1 (TF1)" w:value="Teaching Fellow 1 (TF1)"/>
                     <w:listItem w:displayText="Teaching Fellow 2 (TF2)" w:value="Teaching Fellow 2 (TF2)"/>
                     <w:listItem w:displayText="Pedagogical Fellow" w:value="Pedagogical Fellow"/>
                     <w:listItem w:displayText="Instructional Fellow" w:value="Instructional Fellow"/>
                     <w:listItem w:displayText="Course Assistant 1 (CA1)" w:value="Course Assistant 1 (CA1)"/>
                     <w:listItem w:displayText="Course Assistant 2 (CA2)" w:value="Course Assistant 2 (CA2)"/>
                     <w:listItem w:displayText="Other Instructional Work (such as tutoring, thesis advising, leading practicums and other instructional work)" w:value="Other Instructional Work (such as tutoring, thesis advising, leading practicums and other instructional work)"/>
                     <w:listItem w:displayText="Hourly Teaching Fellow (Hourly TF)" w:value="Hourly Teaching Fellow (Hourly TF)"/>
                     <w:listItem w:displayText="Hourly Course Assistant 1 (Hourly CA1)" w:value="Hourly Course Assistant 1 (Hourly CA1)"/>
                     <w:listItem w:displayText="Hourly Course Assistant 2 (Hourly CA2)" w:value="Hourly Course Assistant 2 (Hourly CA2)"/>
                     <w:listItem w:displayText="DCE Lecturer / Instructor" w:value="DCE Lecturer / Instructor"/>
                     <w:listItem w:displayText="DCE Teaching Fellow (DCE TF)" w:value="DCE Teaching Fellow (DCE TF)"/>
                     <w:listItem w:displayText="DCE Head Teaching Fellow (DCE Head TF)" w:value="DCE Head Teaching Fellow (DCE Head TF)"/>
                     <w:listItem w:displayText="DCE Course Assistant (DCE CA)" w:value="DCE Course Assistant (DCE CA)"/>
                   </w:dropDownList>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="7E5B38B4" w14:textId="33366D60" w:rsidR="00B96F0A" w:rsidRDefault="007859A9" w:rsidP="00D84047">
                     <w:pPr>
                       <w:pStyle w:val="NoSpacing"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00E57F42">
                       <w:rPr>
                         <w:rStyle w:val="PlaceholderText"/>
                       </w:rPr>
                       <w:t>Choose an item.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0065193B" w14:paraId="50260662" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="0065193B" w14:paraId="50260662" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3184" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17008D3B" w14:textId="7D91B383" w:rsidR="0065193B" w:rsidRPr="002D7E05" w:rsidRDefault="00820813" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Business Title (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1680419841"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7341" w:type="dxa"/>
                 <w:gridSpan w:val="8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0B36CB68" w14:textId="1BD4139B" w:rsidR="0065193B" w:rsidRDefault="00867CDC" w:rsidP="00D84047">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00E57F42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00CA541D" w14:paraId="47208F2B" w14:textId="77777777" w:rsidTr="001B4639">
+      <w:tr w:rsidR="00CA541D" w14:paraId="47208F2B" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3184" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24190D3F" w14:textId="0B76BEA7" w:rsidR="008355E9" w:rsidRPr="002D7E05" w:rsidRDefault="008355E9" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D7E05">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Appointment start date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="238446077"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2661" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="10E37D64" w14:textId="7C4B122D" w:rsidR="008355E9" w:rsidRDefault="00CA541D" w:rsidP="00D84047">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00E57F42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -415,162 +420,166 @@
               <w:t>Appt</w:t>
             </w:r>
             <w:r w:rsidR="001B4639">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="002D7E05">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> end date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1752153088"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2937" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="548351435"/>
                   <w:placeholder>
                     <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:date w:fullDate="2020-09-24T00:00:00Z">
                     <w:dateFormat w:val="M/d/yyyy"/>
                     <w:lid w:val="en-US"/>
                     <w:storeMappedDataAs w:val="dateTime"/>
                     <w:calendar w:val="gregorian"/>
                   </w:date>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="701DED2B" w14:textId="5A7E24E5" w:rsidR="008355E9" w:rsidRDefault="00CA541D" w:rsidP="00F6080D">
                     <w:pPr>
                       <w:pStyle w:val="NoSpacing"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00E57F42">
                       <w:rPr>
                         <w:rStyle w:val="PlaceholderText"/>
                       </w:rPr>
                       <w:t>Click or tap to enter a date.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0058285C" w14:paraId="22D1C4F9" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="0058285C" w14:paraId="22D1C4F9" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3184" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F1AD865" w14:textId="38777230" w:rsidR="0058285C" w:rsidRPr="002D7E05" w:rsidRDefault="00DD362A" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D7E05">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hourly or salaried appointment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="869955933"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7341" w:type="dxa"/>
                 <w:gridSpan w:val="8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="-864977912"/>
                   <w:placeholder>
                     <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:dropDownList>
                     <w:listItem w:value="Choose an item."/>
                     <w:listItem w:displayText="Hourly" w:value="Hourly"/>
                     <w:listItem w:displayText="Salaried" w:value="Salaried"/>
                   </w:dropDownList>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="03EC7F06" w14:textId="4DDD0739" w:rsidR="0058285C" w:rsidRDefault="00894DED" w:rsidP="00D84047">
                     <w:pPr>
                       <w:pStyle w:val="NoSpacing"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00E57F42">
                       <w:rPr>
                         <w:rStyle w:val="PlaceholderText"/>
                       </w:rPr>
                       <w:t>Choose an item.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0018429C" w14:paraId="2C37F164" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="0018429C" w14:paraId="2C37F164" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10525" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EA99EA4" w14:textId="39A7BEB0" w:rsidR="00831C18" w:rsidRPr="00A27DA9" w:rsidRDefault="0018429C" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D7E05">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Supervisor(s)</w:t>
             </w:r>
@@ -604,895 +613,925 @@
             </w:r>
             <w:r w:rsidR="00A27DA9" w:rsidRPr="00A27DA9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> any </w:t>
             </w:r>
             <w:r w:rsidR="00EB4907">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>other</w:t>
             </w:r>
             <w:r w:rsidR="00A27DA9" w:rsidRPr="00A27DA9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> supervisors</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB4907" w14:paraId="1A1EE261" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="00EB4907" w14:paraId="1A1EE261" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3431309A" w14:textId="576AB9CB" w:rsidR="00EB4907" w:rsidRPr="00AC119B" w:rsidRDefault="00EB4907" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04A42133" w14:textId="51673720" w:rsidR="00EB4907" w:rsidRPr="00AC119B" w:rsidRDefault="00EB4907" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:id w:val="66085153"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9029" w:type="dxa"/>
                 <w:gridSpan w:val="10"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5AD78BE6" w14:textId="3A21228E" w:rsidR="00EB4907" w:rsidRPr="002D7E05" w:rsidRDefault="008733BC" w:rsidP="00D84047">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E57F42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB4907" w14:paraId="3068AEC1" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="00EB4907" w14:paraId="3068AEC1" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="049E8138" w14:textId="0E7B7D17" w:rsidR="00EB4907" w:rsidRPr="00AC119B" w:rsidRDefault="00EB4907" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62FC8879" w14:textId="659E7073" w:rsidR="00EB4907" w:rsidRPr="00AC119B" w:rsidRDefault="00EB4907" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:id w:val="556441464"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9029" w:type="dxa"/>
                 <w:gridSpan w:val="10"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0D0C6AC5" w14:textId="074F42F9" w:rsidR="00EB4907" w:rsidRPr="002D7E05" w:rsidRDefault="008733BC" w:rsidP="00D84047">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E57F42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003F599A" w14:paraId="6645563D" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="003F599A" w14:paraId="6645563D" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10525" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="264954C2" w14:textId="0CB21078" w:rsidR="003F599A" w:rsidRPr="000F3A3E" w:rsidRDefault="003F599A" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00B94141">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Administrative contact</w:t>
             </w:r>
             <w:r w:rsidR="0060473E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(s)</w:t>
             </w:r>
             <w:r w:rsidR="000F3A3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000F3A3E" w:rsidRPr="00410FA1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(Employment Unit Contact)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC119B" w14:paraId="1CA4CF08" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="00AC119B" w14:paraId="1CA4CF08" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E0BB8A6" w14:textId="7E371507" w:rsidR="00AC119B" w:rsidRPr="00831C18" w:rsidRDefault="00AC119B" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00831C18">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FAABC44" w14:textId="5E8044A0" w:rsidR="00AC119B" w:rsidRPr="00831C18" w:rsidRDefault="00AC119B" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00831C18">
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-974069018"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9029" w:type="dxa"/>
                 <w:gridSpan w:val="10"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="27E5240D" w14:textId="059034C3" w:rsidR="00AC119B" w:rsidRDefault="008733BC" w:rsidP="00D84047">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00E57F42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="002B69E5" w14:paraId="784DAE9E" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="002B69E5" w14:paraId="784DAE9E" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C6C92EC" w14:textId="1FBFD9F9" w:rsidR="00AC119B" w:rsidRPr="00831C18" w:rsidRDefault="00AC119B" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09FE362F" w14:textId="5AB870ED" w:rsidR="00AC119B" w:rsidRPr="00831C18" w:rsidRDefault="00AC119B" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00831C18">
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="450910843"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2041" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="78716FA7" w14:textId="332DEB9D" w:rsidR="00AC119B" w:rsidRDefault="008733BC" w:rsidP="00D84047">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00E57F42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32D55DEB" w14:textId="216DD0DA" w:rsidR="00AC119B" w:rsidRPr="00831C18" w:rsidRDefault="00AC119B" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00831C18">
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1174451234"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6183" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5FFC9785" w14:textId="757C595F" w:rsidR="00AC119B" w:rsidRDefault="008733BC" w:rsidP="00D84047">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00E57F42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00831C18" w14:paraId="4FEA94DD" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="00831C18" w14:paraId="4FEA94DD" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23838D4D" w14:textId="3DBF2FDA" w:rsidR="00831C18" w:rsidRPr="00831C18" w:rsidRDefault="00831C18" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00831C18">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02B29996" w14:textId="2134FD4D" w:rsidR="00831C18" w:rsidRPr="00831C18" w:rsidRDefault="00831C18" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00831C18">
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-616068099"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9029" w:type="dxa"/>
                 <w:gridSpan w:val="10"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="18BAC37F" w14:textId="67495F50" w:rsidR="00831C18" w:rsidRDefault="008733BC" w:rsidP="00D84047">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00E57F42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="002B69E5" w14:paraId="6C51EDC2" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="002B69E5" w14:paraId="6C51EDC2" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="667847E6" w14:textId="77777777" w:rsidR="00831C18" w:rsidRPr="00831C18" w:rsidRDefault="00831C18" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="755DB5D4" w14:textId="7CFD66FD" w:rsidR="00831C18" w:rsidRPr="00831C18" w:rsidRDefault="00831C18" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00831C18">
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-629559310"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2041" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="27157429" w14:textId="226424F9" w:rsidR="00831C18" w:rsidRDefault="008733BC" w:rsidP="00D84047">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00E57F42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D162354" w14:textId="77777777" w:rsidR="00831C18" w:rsidRPr="00831C18" w:rsidRDefault="00831C18" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00831C18">
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-468209555"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6183" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="555656EF" w14:textId="52B6BA76" w:rsidR="00831C18" w:rsidRDefault="008733BC" w:rsidP="00D84047">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00E57F42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0018429C" w14:paraId="29BF7A47" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="0018429C" w14:paraId="29BF7A47" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10525" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="072B78A1" w14:textId="3BE57EC6" w:rsidR="0018429C" w:rsidRDefault="0018429C" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00B94141">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Course </w:t>
             </w:r>
             <w:r w:rsidR="00A45016">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00B94141">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ame</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0018429C" w14:paraId="184122F5" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="0018429C" w14:paraId="184122F5" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-10300624"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10525" w:type="dxa"/>
                 <w:gridSpan w:val="12"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6CD73CB7" w14:textId="25D8192A" w:rsidR="0018429C" w:rsidRDefault="008733BC" w:rsidP="00D84047">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00E57F42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B01E0E" w14:paraId="39C82627" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="00B01E0E" w14:paraId="39C82627" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="287"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7588" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FEA8577" w14:textId="44CD3B69" w:rsidR="00B01E0E" w:rsidRDefault="00B01E0E" w:rsidP="00D84047">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00B94141">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Approx. </w:t>
             </w:r>
             <w:r w:rsidR="00D90D0F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00B94141">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>umber of students for which SW would be responsible</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="535622180"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2937" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="16A7ADED" w14:textId="629B719C" w:rsidR="00B01E0E" w:rsidRDefault="00775129" w:rsidP="00C02282">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00E57F42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="002D7E05" w14:paraId="215DC852" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="002D7E05" w14:paraId="215DC852" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10525" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="63643D53" w14:textId="2DE89F12" w:rsidR="002D7E05" w:rsidRPr="001A0C4F" w:rsidRDefault="002D7E05" w:rsidP="00C02282">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B6168C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Description of duties</w:t>
             </w:r>
             <w:r w:rsidR="002968E8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> for teaching appointments</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D1D1FE7" w14:textId="0CF65CD4" w:rsidR="002968E8" w:rsidRPr="00270DFD" w:rsidRDefault="002D7E05" w:rsidP="00B6168C">
+          <w:p w14:paraId="3D1D1FE7" w14:textId="558E9D14" w:rsidR="002968E8" w:rsidRPr="00270DFD" w:rsidRDefault="002D7E05" w:rsidP="00B6168C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Please include information suc</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EF3CD6">
+              <w:t xml:space="preserve">Please include information </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>h</w:t>
-            </w:r>
+              <w:t>such as:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> as: leading sections, holding office hours, grading assignments, attending lectures, etc. Please include scheduled meetings or trainings (if known).</w:t>
+              <w:t xml:space="preserve"> leading sections, holding office hours, grading assignments, attending lectures, etc. Please include scheduled meetings or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>trainings</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if known).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6168C" w14:paraId="2A72D2A7" w14:textId="77777777" w:rsidTr="0084174A">
+      <w:tr w:rsidR="00B6168C" w14:paraId="2A72D2A7" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="1296"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1655835189"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10525" w:type="dxa"/>
                 <w:gridSpan w:val="12"/>
               </w:tcPr>
-              <w:p w14:paraId="6C762A63" w14:textId="15791550" w:rsidR="00BC02A6" w:rsidRDefault="00BC02A6" w:rsidP="00B6168C">
+              <w:p w14:paraId="2D282CE8" w14:textId="77777777" w:rsidR="00B5146B" w:rsidRDefault="00B5146B" w:rsidP="00B6168C">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                 </w:pPr>
-                <w:r w:rsidRPr="00BC02A6">
-                  <w:t>Teaching Fellows who are teaching for the first time in Harvard’s Faculty of Arts and Sciences are required to attend a 2-hour TF/TA Training offered by the Derek Bok Center for Teaching and Learning. Registration is at </w:t>
+                <w:r w:rsidRPr="00B5146B">
+                  <w:t xml:space="preserve">Both new and returning Teaching Fellows and Course Assistants who are teaching in Harvard’s Faculty of Arts and Sciences are required to attend training provided by the Derek Bok Center for Teaching and Learning. More information including session offerings and registration is at </w:t>
                 </w:r>
-                <w:hyperlink r:id="rId7" w:tooltip="https://bokcenter.harvard.edu/tf-ta-training-registration" w:history="1">
-                  <w:r w:rsidRPr="00BC02A6">
+                <w:hyperlink r:id="rId7" w:history="1">
+                  <w:r w:rsidRPr="00B5146B">
                     <w:rPr>
                       <w:rStyle w:val="Hyperlink"/>
                     </w:rPr>
-                    <w:t>https://bokcenter.harvard.edu/tf-ta-training-registration</w:t>
+                    <w:t>https://bokcenter.harvard.edu/teaching-fellow-training</w:t>
                   </w:r>
                 </w:hyperlink>
-                <w:r w:rsidRPr="00BC02A6">
-                  <w:t>. Additional optional programming will be available for new and experienced TFs. The Bok Center’s website will be updated over the summer with more information.</w:t>
+                <w:r w:rsidRPr="00B5146B">
+                  <w:t>.</w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="4B26CC27" w14:textId="5A258542" w:rsidR="00B6168C" w:rsidRPr="00D84047" w:rsidRDefault="00B6168C" w:rsidP="00B6168C">
+              <w:p w14:paraId="4B26CC27" w14:textId="68A8C205" w:rsidR="00B6168C" w:rsidRPr="00D84047" w:rsidRDefault="00B6168C" w:rsidP="00B6168C">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0079227A" w14:paraId="58B7CFF2" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="0079227A" w14:paraId="58B7CFF2" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2848" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="527AB031" w14:textId="350DFAA1" w:rsidR="0079227A" w:rsidRPr="00064A25" w:rsidRDefault="0079227A" w:rsidP="000C1264">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064A25">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Work location (if known)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1477295421"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7677" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="378A8908" w14:textId="46A5D165" w:rsidR="0079227A" w:rsidRPr="00270DFD" w:rsidRDefault="008733BC" w:rsidP="000C1264">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00E57F42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00245A78" w14:paraId="1DD05E95" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="00245A78" w14:paraId="1DD05E95" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10525" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60E72056" w14:textId="4D2CD184" w:rsidR="00245A78" w:rsidRPr="00B91ADD" w:rsidRDefault="00245A78" w:rsidP="000C1264">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064A25">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Expected </w:t>
             </w:r>
@@ -1526,502 +1565,510 @@
             </w:r>
             <w:r w:rsidR="00B91ADD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B91ADD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Please include course meeting times and locations, if </w:t>
             </w:r>
             <w:r w:rsidR="00E05F3B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>applicable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E05F3B" w14:paraId="276B8494" w14:textId="77777777" w:rsidTr="0084174A">
+      <w:tr w:rsidR="00E05F3B" w14:paraId="276B8494" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="576"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:id w:val="-344788092"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10525" w:type="dxa"/>
                 <w:gridSpan w:val="12"/>
               </w:tcPr>
               <w:p w14:paraId="6CB6446A" w14:textId="3DF56DC7" w:rsidR="00E05F3B" w:rsidRPr="00064A25" w:rsidRDefault="008733BC" w:rsidP="00E05F3B">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E57F42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0074465C" w14:paraId="25253EAA" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="0074465C" w14:paraId="25253EAA" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4076" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CA424DC" w14:textId="77777777" w:rsidR="0074465C" w:rsidRDefault="0074465C" w:rsidP="000C1264">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064A25">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>If hourly, cap on total hours</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00064A25">
               <w:t>(if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-809783761"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6449" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="60A49642" w14:textId="5039F6D7" w:rsidR="0074465C" w:rsidRPr="00270DFD" w:rsidRDefault="008733BC" w:rsidP="000C1264">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00E57F42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="000536AF" w14:paraId="4D25E24B" w14:textId="77777777" w:rsidTr="00C826C0">
+      <w:tr w:rsidR="000536AF" w14:paraId="4D25E24B" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38BA1A45" w14:textId="599842A3" w:rsidR="000536AF" w:rsidRDefault="000536AF" w:rsidP="000536AF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>If hourly, estimated average number of hours expected per week</w:t>
             </w:r>
             <w:r w:rsidR="00C826C0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C826C0" w:rsidRPr="00C826C0">
               <w:t>(if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-970985111"/>
             <w:placeholder>
               <w:docPart w:val="B90BFE514F4647189BF5E0B6688468EC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2970" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="233BEDFE" w14:textId="5B6D88F3" w:rsidR="000536AF" w:rsidRDefault="000536AF" w:rsidP="000536AF">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00E57F42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="000536AF" w14:paraId="29A4D84C" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="000536AF" w14:paraId="29A4D84C" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10525" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08E08D99" w14:textId="131050EA" w:rsidR="000536AF" w:rsidRPr="00A321D9" w:rsidRDefault="000536AF" w:rsidP="000536AF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00064A25">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Pay classification</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005623D0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Please see Titles and Classifications, Article 2 of contract for details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000536AF" w14:paraId="0F19A661" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="000536AF" w14:paraId="0F19A661" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="184640104"/>
             <w:placeholder>
               <w:docPart w:val="7903CF92A77E4DAE8ACED0A4FF87DC8F"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10525" w:type="dxa"/>
                 <w:gridSpan w:val="12"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="-208957296"/>
                   <w:placeholder>
                     <w:docPart w:val="DB1331D515684CEB8F4901D879870DCA"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:dropDownList>
                     <w:listItem w:value="Choose an item."/>
                     <w:listItem w:displayText="Article 20, Sections 2.C (TF1, TF2, Pedagogical Fellow, Instructional Fellow, CA1, CA2)" w:value="Article 20, Sections 2.C (TF1, TF2, Pedagogical Fellow, Instructional Fellow, CA1, CA2)"/>
                     <w:listItem w:displayText="Article 20, Sections 3.A and 3.B (Hourly TF, Hourly CA1, Hourly CA2)" w:value="Article 20, Sections 3.A and 3.B (Hourly TF, Hourly CA1, Hourly CA2)"/>
                     <w:listItem w:displayText="Article 20, Section 2.E (DCE Lecturer/Instructor, DCE TF, DCE Head TF, DCE CA)" w:value="Article 20, Section 2.E (DCE Lecturer/Instructor, DCE TF, DCE Head TF, DCE CA)"/>
                     <w:listItem w:displayText="Article 20, Section 2.F (Other instructional work)" w:value="Article 20, Section 2.F (Other instructional work)"/>
                   </w:dropDownList>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="51ED13B3" w14:textId="42A22C97" w:rsidR="000536AF" w:rsidRPr="00270DFD" w:rsidRDefault="000536AF" w:rsidP="000536AF">
                     <w:pPr>
                       <w:pStyle w:val="NoSpacing"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00E57F42">
                       <w:rPr>
                         <w:rStyle w:val="PlaceholderText"/>
                       </w:rPr>
                       <w:t>Choose an item.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="000536AF" w14:paraId="4E4946A1" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="000536AF" w14:paraId="4E4946A1" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3896" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6413425E" w14:textId="2FBD93A5" w:rsidR="000536AF" w:rsidRPr="007E2748" w:rsidRDefault="000536AF" w:rsidP="000536AF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk45116470"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Amount of compensation or hourly rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:id w:val="-917629730"/>
             <w:placeholder>
               <w:docPart w:val="7903CF92A77E4DAE8ACED0A4FF87DC8F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6629" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5270D932" w14:textId="7214F16F" w:rsidR="000536AF" w:rsidRPr="007E2748" w:rsidRDefault="000536AF" w:rsidP="000536AF">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E57F42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="000536AF" w14:paraId="7EFD12C2" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="000536AF" w14:paraId="7EFD12C2" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10525" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="552B738F" w14:textId="1330C60E" w:rsidR="000536AF" w:rsidRPr="007E2748" w:rsidRDefault="000536AF" w:rsidP="000536AF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6D6B1A10">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Additional benefits beyond those required by </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>the HGSU-UAW Collective Bargaining Agreement</w:t>
             </w:r>
             <w:r w:rsidRPr="6D6B1A10">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, if applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000536AF" w14:paraId="3332AB84" w14:textId="77777777" w:rsidTr="00F16FDC">
+      <w:tr w:rsidR="000536AF" w14:paraId="3332AB84" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="576"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-557936300"/>
             <w:placeholder>
               <w:docPart w:val="7903CF92A77E4DAE8ACED0A4FF87DC8F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10525" w:type="dxa"/>
                 <w:gridSpan w:val="12"/>
               </w:tcPr>
               <w:p w14:paraId="38ABD5B7" w14:textId="4C1B27B1" w:rsidR="000536AF" w:rsidRDefault="000536AF" w:rsidP="000536AF">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00E57F42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="000536AF" w14:paraId="3706A6F1" w14:textId="77777777" w:rsidTr="00F6080D">
+      <w:tr w:rsidR="000536AF" w14:paraId="3706A6F1" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10525" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F5550B8" w14:textId="7F6CE992" w:rsidR="000536AF" w:rsidRPr="005A1BD1" w:rsidRDefault="000536AF" w:rsidP="000536AF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">If the Student Worker is required to respond to this appointment letter in any way, that will be indicated below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000536AF" w14:paraId="7FC61463" w14:textId="77777777" w:rsidTr="00F16FDC">
+      <w:tr w:rsidR="000536AF" w14:paraId="7FC61463" w14:textId="77777777" w:rsidTr="0BBF494E">
         <w:trPr>
           <w:trHeight w:val="576"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1659879287"/>
             <w:placeholder>
               <w:docPart w:val="7903CF92A77E4DAE8ACED0A4FF87DC8F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10525" w:type="dxa"/>
                 <w:gridSpan w:val="12"/>
               </w:tcPr>
               <w:p w14:paraId="1E2B5770" w14:textId="4BAB065A" w:rsidR="000536AF" w:rsidRDefault="000536AF" w:rsidP="000536AF">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00E57F42">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B8EDDD7" w14:textId="77777777" w:rsidR="0084174A" w:rsidRDefault="0084174A" w:rsidP="00511D7D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -2124,115 +2171,124 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00270DFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Union mailing address:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F80ACA" w14:textId="25BC0765" w:rsidR="00672175" w:rsidRPr="00270DFD" w:rsidRDefault="00672175" w:rsidP="00270DFD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00270DFD">
         <w:t>HGSU-UAW</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C2B861" w14:textId="77777777" w:rsidR="00672175" w:rsidRPr="00270DFD" w:rsidRDefault="00672175" w:rsidP="00270DFD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00270DFD">
-        <w:t xml:space="preserve">c/o UAW Region 9A, 960 Turnpike St., Suite </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>c/o UAW Region 9A, 960 Turnpike St., Suite 2D</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7D2848A3" w14:textId="77777777" w:rsidR="00672175" w:rsidRPr="00270DFD" w:rsidRDefault="00672175" w:rsidP="00270DFD">
+    <w:p w14:paraId="7D2848A3" w14:textId="77777777" w:rsidR="00672175" w:rsidRPr="00250248" w:rsidRDefault="00672175" w:rsidP="00270DFD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250248">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Canton, MA 02021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D778888" w14:textId="77777777" w:rsidR="00672175" w:rsidRPr="00B837EB" w:rsidRDefault="00672175" w:rsidP="00270DFD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B837EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phone: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B837EB">
+        <w:t>(617) 475 0677</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F6DD67" w14:textId="3DBD91DD" w:rsidR="00F3159D" w:rsidRPr="00B837EB" w:rsidRDefault="00672175" w:rsidP="00270DFD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00270DFD">
-[...6 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:r w:rsidRPr="00B837EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:t>(617) 475 0677</w:t>
+        <w:t xml:space="preserve">Website: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B837EB">
+        <w:t>http://harvardgradunion.org/join/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F6DD67" w14:textId="3DBD91DD" w:rsidR="00F3159D" w:rsidRPr="00270DFD" w:rsidRDefault="00672175" w:rsidP="00270DFD">
-[...15 lines deleted...]
-    <w:p w14:paraId="3E3CA783" w14:textId="77777777" w:rsidR="008D4075" w:rsidRDefault="008D4075" w:rsidP="00C02282">
+    <w:p w14:paraId="3E3CA783" w14:textId="77777777" w:rsidR="008D4075" w:rsidRPr="00B837EB" w:rsidRDefault="008D4075" w:rsidP="00C02282">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BE37C24" w14:textId="6851CBAB" w:rsidR="00846074" w:rsidRDefault="00846074" w:rsidP="00D36BD0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00364BE4">
-        <w:t>If any of this information is not known at the time of notification, the SW will be informed as soon as is reasonable under the circumstances.</w:t>
+        <w:t xml:space="preserve">If any of this information is not known at the time of notification, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00364BE4">
+        <w:t>the SW</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00364BE4">
+        <w:t xml:space="preserve"> will be informed as soon as is reasonable under the circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32509AB2" w14:textId="3CB62F25" w:rsidR="00160497" w:rsidRDefault="00160497" w:rsidP="00176170">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="343B8552" w14:textId="77777777" w:rsidR="000B7DA7" w:rsidRDefault="000B7DA7" w:rsidP="00176170">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="099F2F10" w14:textId="0FC2D7ED" w:rsidR="00301CDE" w:rsidRPr="005A1865" w:rsidRDefault="005A1865" w:rsidP="005A1865">
@@ -2349,96 +2405,68 @@
       </w:pPr>
       <w:r w:rsidRPr="3500953D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Family Educational Rights and Privacy Act (“FERPA”) is a federal law which prohibits the University from disclosing certain information from your education records to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="3500953D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>third-parties</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="3500953D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – including the Union – unless you consent to such a release or it is otherwise permitted or required by law.  For example, the University is permitted to and does share your “directory information” with the Union unless you have a “FERPA block” in place.  Sometimes, however, the Union may need additional information, beyond this directory information, for representational purposes.  Under FERPA, the University may be prohibited from providing such information to the Union unless you consent to such a </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> or it is otherwise required by law.  </w:t>
+        <w:t xml:space="preserve"> – including the Union – unless you consent to such a release or it is otherwise permitted or required by law.  For example, the University is permitted to and does share your “directory information” with the Union unless you have a “FERPA block” in place.  Sometimes, however, the Union may need additional information, beyond this directory information, for representational purposes.  Under FERPA, the University may be prohibited from providing such information to the Union unless you consent to such a release or it is otherwise required by law.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD5595C" w14:textId="77777777" w:rsidR="000B7DA7" w:rsidRPr="00AF17EA" w:rsidRDefault="000B7DA7" w:rsidP="3500953D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="3500953D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>In order to</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> avoid any conflict between the Union’s right to access this information and FERPA, you are being provided with the option of signing a voluntary waiver of your FERPA rights for the exclusive purpose of sharing such information with the Union so that it may use the information in its representation of you.  Please complete and submit the </w:t>
+        <w:t xml:space="preserve">In order to avoid any conflict between the Union’s right to access this information and FERPA, you are being provided with the option of signing a voluntary waiver of your FERPA rights for the exclusive purpose of sharing such information with the Union so that it may use the information in its representation of you.  Please complete and submit the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidRPr="3500953D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Student Authorization for the Release of Education Records</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="3500953D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> form (“Authorization Form”) on </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="3500953D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2556,60 +2584,79 @@
       </w:r>
       <w:r w:rsidRPr="52DBB6F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the release of such information, the authorization will be valid until you revoke it and can be used to properly share your FERPA protected information with the Union.  You may revoke your authorization at any time by changing your selection from “authorize” to “not authorize” and resubmitting the Authorization Form.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148E23E0" w14:textId="77777777" w:rsidR="000B7DA7" w:rsidRPr="00E83896" w:rsidRDefault="000B7DA7" w:rsidP="52DBB6F2">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="52DBB6F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you choose to </w:t>
-      </w:r>
+        <w:t xml:space="preserve">If you choose </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="52DBB6F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="52DBB6F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>not authorize</w:t>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="52DBB6F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> authorize</w:t>
       </w:r>
       <w:r w:rsidRPr="52DBB6F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the release of such information, the University will not share your FERPA protected information with the Union unless otherwise permitted or required by law. You may modify this selection at any time by changing your selection from “not authorize” to “authorize” and resubmitting the Authorization Form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0308F7" w14:textId="77777777" w:rsidR="000B7DA7" w:rsidRPr="00B75932" w:rsidRDefault="000B7DA7" w:rsidP="52DBB6F2">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="52DBB6F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2806,358 +2853,364 @@
         <w:br/>
         <w:t>Phone:  617-475-0677</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FF9D3BE" w14:textId="77777777" w:rsidR="00160497" w:rsidRPr="00364BE4" w:rsidRDefault="00160497" w:rsidP="00176170">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00160497" w:rsidRPr="00364BE4" w:rsidSect="009F0DC8">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C02282"/>
     <w:rsid w:val="00016CCA"/>
     <w:rsid w:val="00021FB6"/>
     <w:rsid w:val="0002542F"/>
-    <w:rsid w:val="00044C06"/>
     <w:rsid w:val="000536AF"/>
     <w:rsid w:val="00064A25"/>
     <w:rsid w:val="000A35E0"/>
     <w:rsid w:val="000B7DA7"/>
     <w:rsid w:val="000C0156"/>
     <w:rsid w:val="000C1264"/>
     <w:rsid w:val="000F3A3E"/>
     <w:rsid w:val="00114C86"/>
     <w:rsid w:val="00124FF7"/>
     <w:rsid w:val="00153895"/>
     <w:rsid w:val="00160497"/>
     <w:rsid w:val="00172639"/>
     <w:rsid w:val="00176170"/>
     <w:rsid w:val="0018429C"/>
     <w:rsid w:val="001A0C4F"/>
     <w:rsid w:val="001B4639"/>
     <w:rsid w:val="001B46A8"/>
     <w:rsid w:val="001C4B68"/>
     <w:rsid w:val="001D53F6"/>
     <w:rsid w:val="001E1A78"/>
     <w:rsid w:val="00220B79"/>
     <w:rsid w:val="00223771"/>
     <w:rsid w:val="00245A78"/>
+    <w:rsid w:val="00250248"/>
     <w:rsid w:val="00250C3D"/>
     <w:rsid w:val="00270DFD"/>
     <w:rsid w:val="00276DA2"/>
     <w:rsid w:val="00284174"/>
     <w:rsid w:val="002968E8"/>
     <w:rsid w:val="002A3241"/>
     <w:rsid w:val="002B1070"/>
     <w:rsid w:val="002B69E5"/>
     <w:rsid w:val="002D3A05"/>
     <w:rsid w:val="002D7E05"/>
     <w:rsid w:val="002E2D81"/>
     <w:rsid w:val="002E49CC"/>
     <w:rsid w:val="002F7614"/>
     <w:rsid w:val="00301CDE"/>
     <w:rsid w:val="0030384C"/>
     <w:rsid w:val="00333802"/>
     <w:rsid w:val="00333B33"/>
     <w:rsid w:val="00346EB2"/>
     <w:rsid w:val="00354492"/>
     <w:rsid w:val="003626E9"/>
     <w:rsid w:val="00364BE4"/>
     <w:rsid w:val="00382BF7"/>
     <w:rsid w:val="00395606"/>
     <w:rsid w:val="003C20CB"/>
-    <w:rsid w:val="003D2A2C"/>
     <w:rsid w:val="003E6DD2"/>
     <w:rsid w:val="003F0F5F"/>
     <w:rsid w:val="003F599A"/>
     <w:rsid w:val="00402BFC"/>
     <w:rsid w:val="00410FA1"/>
     <w:rsid w:val="00414940"/>
     <w:rsid w:val="00415BE8"/>
     <w:rsid w:val="004340A3"/>
     <w:rsid w:val="00434E00"/>
     <w:rsid w:val="00466D8E"/>
     <w:rsid w:val="004828AB"/>
     <w:rsid w:val="004834E9"/>
     <w:rsid w:val="0048488E"/>
     <w:rsid w:val="004B0E46"/>
+    <w:rsid w:val="004C3B21"/>
     <w:rsid w:val="004C5C44"/>
     <w:rsid w:val="004D25A0"/>
     <w:rsid w:val="004E01EB"/>
     <w:rsid w:val="00505259"/>
     <w:rsid w:val="005069AB"/>
     <w:rsid w:val="00507D99"/>
     <w:rsid w:val="00511D7D"/>
     <w:rsid w:val="00514511"/>
     <w:rsid w:val="00536BD4"/>
     <w:rsid w:val="005623D0"/>
     <w:rsid w:val="00567D4E"/>
     <w:rsid w:val="005802EC"/>
+    <w:rsid w:val="00580F79"/>
     <w:rsid w:val="0058285C"/>
     <w:rsid w:val="005850A0"/>
     <w:rsid w:val="005A1865"/>
     <w:rsid w:val="005A1BD1"/>
     <w:rsid w:val="005C22B1"/>
     <w:rsid w:val="005D472A"/>
     <w:rsid w:val="005E766C"/>
     <w:rsid w:val="0060473E"/>
+    <w:rsid w:val="0062029B"/>
     <w:rsid w:val="00641BF9"/>
     <w:rsid w:val="0065193B"/>
     <w:rsid w:val="00652D11"/>
     <w:rsid w:val="006553D4"/>
     <w:rsid w:val="00672175"/>
     <w:rsid w:val="00685C31"/>
     <w:rsid w:val="006C2339"/>
     <w:rsid w:val="006D0C81"/>
     <w:rsid w:val="006D195C"/>
     <w:rsid w:val="006E5D76"/>
     <w:rsid w:val="006F52BA"/>
     <w:rsid w:val="007138B6"/>
     <w:rsid w:val="00730A0F"/>
     <w:rsid w:val="0074465C"/>
     <w:rsid w:val="0076170F"/>
     <w:rsid w:val="00775129"/>
     <w:rsid w:val="00781AEC"/>
     <w:rsid w:val="00782871"/>
     <w:rsid w:val="00783D14"/>
     <w:rsid w:val="007859A9"/>
     <w:rsid w:val="0079227A"/>
-    <w:rsid w:val="007B3461"/>
     <w:rsid w:val="007C0387"/>
     <w:rsid w:val="007E2748"/>
     <w:rsid w:val="0080315D"/>
     <w:rsid w:val="00806A04"/>
     <w:rsid w:val="00810F59"/>
     <w:rsid w:val="0081242A"/>
     <w:rsid w:val="008156D3"/>
     <w:rsid w:val="00820813"/>
     <w:rsid w:val="00831C18"/>
     <w:rsid w:val="008355E9"/>
     <w:rsid w:val="008371F1"/>
     <w:rsid w:val="0084174A"/>
     <w:rsid w:val="00846074"/>
     <w:rsid w:val="0085330C"/>
     <w:rsid w:val="008552DD"/>
     <w:rsid w:val="0086109E"/>
     <w:rsid w:val="00867CDC"/>
     <w:rsid w:val="008733BC"/>
     <w:rsid w:val="00892113"/>
     <w:rsid w:val="00894DED"/>
     <w:rsid w:val="008956BA"/>
     <w:rsid w:val="00896635"/>
     <w:rsid w:val="008C46C4"/>
     <w:rsid w:val="008D4075"/>
     <w:rsid w:val="008E2902"/>
     <w:rsid w:val="00907EF3"/>
     <w:rsid w:val="009217CF"/>
     <w:rsid w:val="00982D2A"/>
     <w:rsid w:val="00987679"/>
     <w:rsid w:val="00991D89"/>
+    <w:rsid w:val="009A644C"/>
     <w:rsid w:val="009C0813"/>
     <w:rsid w:val="009F0DC8"/>
     <w:rsid w:val="00A21FCA"/>
     <w:rsid w:val="00A240FC"/>
     <w:rsid w:val="00A27DA9"/>
     <w:rsid w:val="00A321D9"/>
     <w:rsid w:val="00A45016"/>
     <w:rsid w:val="00A8430D"/>
     <w:rsid w:val="00AB20AE"/>
     <w:rsid w:val="00AC119B"/>
     <w:rsid w:val="00AD7EFB"/>
     <w:rsid w:val="00AF1EED"/>
     <w:rsid w:val="00B01E0E"/>
     <w:rsid w:val="00B4564E"/>
+    <w:rsid w:val="00B5146B"/>
     <w:rsid w:val="00B6168C"/>
     <w:rsid w:val="00B66E7B"/>
+    <w:rsid w:val="00B837EB"/>
     <w:rsid w:val="00B84348"/>
     <w:rsid w:val="00B84F99"/>
-    <w:rsid w:val="00B8768D"/>
     <w:rsid w:val="00B90A61"/>
     <w:rsid w:val="00B91ADD"/>
     <w:rsid w:val="00B92089"/>
     <w:rsid w:val="00B94141"/>
     <w:rsid w:val="00B96F0A"/>
     <w:rsid w:val="00BA5A95"/>
     <w:rsid w:val="00BC02A6"/>
     <w:rsid w:val="00BD038D"/>
     <w:rsid w:val="00BE3684"/>
     <w:rsid w:val="00C02282"/>
     <w:rsid w:val="00C049E6"/>
     <w:rsid w:val="00C0576F"/>
     <w:rsid w:val="00C127E0"/>
     <w:rsid w:val="00C1316A"/>
     <w:rsid w:val="00C15661"/>
     <w:rsid w:val="00C31E4E"/>
     <w:rsid w:val="00C33801"/>
     <w:rsid w:val="00C460FA"/>
     <w:rsid w:val="00C51741"/>
     <w:rsid w:val="00C64B3E"/>
     <w:rsid w:val="00C710CF"/>
     <w:rsid w:val="00C74A7E"/>
     <w:rsid w:val="00C826C0"/>
     <w:rsid w:val="00C92473"/>
     <w:rsid w:val="00CA08A8"/>
     <w:rsid w:val="00CA541D"/>
     <w:rsid w:val="00CC4079"/>
     <w:rsid w:val="00D00EB5"/>
     <w:rsid w:val="00D1738A"/>
     <w:rsid w:val="00D36BD0"/>
     <w:rsid w:val="00D46D7F"/>
     <w:rsid w:val="00D54D0F"/>
     <w:rsid w:val="00D83CE5"/>
     <w:rsid w:val="00D84047"/>
     <w:rsid w:val="00D90D0F"/>
     <w:rsid w:val="00DB000D"/>
     <w:rsid w:val="00DB3751"/>
     <w:rsid w:val="00DB51AF"/>
     <w:rsid w:val="00DD362A"/>
     <w:rsid w:val="00DE4948"/>
     <w:rsid w:val="00DF0630"/>
     <w:rsid w:val="00DF7FB8"/>
     <w:rsid w:val="00E05F3B"/>
     <w:rsid w:val="00E22AB0"/>
     <w:rsid w:val="00E46F0B"/>
     <w:rsid w:val="00E7202A"/>
     <w:rsid w:val="00EA7867"/>
     <w:rsid w:val="00EB4907"/>
     <w:rsid w:val="00ED4C98"/>
-    <w:rsid w:val="00EF3CD6"/>
     <w:rsid w:val="00F16FDC"/>
     <w:rsid w:val="00F2549B"/>
     <w:rsid w:val="00F25B04"/>
     <w:rsid w:val="00F276B6"/>
     <w:rsid w:val="00F302D2"/>
     <w:rsid w:val="00F3159D"/>
     <w:rsid w:val="00F408B3"/>
     <w:rsid w:val="00F47D54"/>
     <w:rsid w:val="00F6080D"/>
     <w:rsid w:val="00F82136"/>
     <w:rsid w:val="00F91D52"/>
     <w:rsid w:val="00FA4C82"/>
     <w:rsid w:val="00FE1D81"/>
     <w:rsid w:val="00FE45E4"/>
     <w:rsid w:val="00FF1E83"/>
+    <w:rsid w:val="0BBF494E"/>
+    <w:rsid w:val="131DF74E"/>
+    <w:rsid w:val="2B4CFF35"/>
     <w:rsid w:val="3500953D"/>
     <w:rsid w:val="38E18852"/>
+    <w:rsid w:val="47670597"/>
     <w:rsid w:val="52DBB6F2"/>
     <w:rsid w:val="6D6B1A10"/>
     <w:rsid w:val="6E5F401A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2C4B93F7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A5DD2394-90C3-4D52-B9CA-3A7F8115C0F6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3518,51 +3571,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00810F59"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
@@ -3705,66 +3757,66 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B7DA7"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC02A6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hrvd.me/hgsu-ferpa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/tf-ta-training-registration" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hgsu.general@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:studentunionization@harvard.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hrvd.me/hgsu-ferpa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hrvd.me/hgsu-ferpa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/teaching-fellow-training" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hgsu.general@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:studentunionization@harvard.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hrvd.me/hgsu-ferpa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A91C0E8A-3768-4870-B246-6699CED14A4B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003A40F1" w:rsidRDefault="00284174">
           <w:r w:rsidRPr="00E57F42">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
@@ -3892,155 +3944,154 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F5577F78-6FD7-426D-8ECE-CBE4EC71B426}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002122A8" w:rsidRDefault="002D3A05" w:rsidP="002D3A05">
           <w:pPr>
             <w:pStyle w:val="B90BFE514F4647189BF5E0B6688468EC"/>
           </w:pPr>
           <w:r w:rsidRPr="00E57F42">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00284174"/>
-    <w:rsid w:val="00044C06"/>
+    <w:rsid w:val="001223B7"/>
     <w:rsid w:val="002122A8"/>
-    <w:rsid w:val="002512AC"/>
     <w:rsid w:val="00284174"/>
     <w:rsid w:val="002D3A05"/>
     <w:rsid w:val="002F7614"/>
     <w:rsid w:val="003A40F1"/>
+    <w:rsid w:val="00580F79"/>
     <w:rsid w:val="006411D7"/>
     <w:rsid w:val="00686D3E"/>
     <w:rsid w:val="00883094"/>
     <w:rsid w:val="00987BEA"/>
+    <w:rsid w:val="009A644C"/>
     <w:rsid w:val="009B42D2"/>
     <w:rsid w:val="00AC36E2"/>
     <w:rsid w:val="00B713EB"/>
     <w:rsid w:val="00BD105D"/>
     <w:rsid w:val="00C710CF"/>
     <w:rsid w:val="00D71D64"/>
-    <w:rsid w:val="00E2729B"/>
+    <w:rsid w:val="00DD13C5"/>
     <w:rsid w:val="00F13BF2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4447,51 +4498,51 @@
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002D3A05"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7903CF92A77E4DAE8ACED0A4FF87DC8F">
     <w:name w:val="7903CF92A77E4DAE8ACED0A4FF87DC8F"/>
     <w:rsid w:val="002D3A05"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB1331D515684CEB8F4901D879870DCA">
     <w:name w:val="DB1331D515684CEB8F4901D879870DCA"/>
     <w:rsid w:val="002D3A05"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B90BFE514F4647189BF5E0B6688468EC">
     <w:name w:val="B90BFE514F4647189BF5E0B6688468EC"/>
     <w:rsid w:val="002D3A05"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -4771,52 +4822,52 @@
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="5c35eaf0-7bac-436b-9cc4-426829ec600f" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="8e887d2e-2a5c-4a9a-acd8-a446c0c255e6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005CEA636B9A4BE34B94324BC89F779DDA" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c1173203b2a11eb132e9a3c2e42231d7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8e887d2e-2a5c-4a9a-acd8-a446c0c255e6" xmlns:ns3="5c35eaf0-7bac-436b-9cc4-426829ec600f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3754125b8c836dd7a18eff3e9d393ee6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005CEA636B9A4BE34B94324BC89F779DDA" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dece5445755df01e5f7c2df358cd1045">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8e887d2e-2a5c-4a9a-acd8-a446c0c255e6" xmlns:ns3="5c35eaf0-7bac-436b-9cc4-426829ec600f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ee9468f5d0b18d886e5f03bd8e77d5fc" ns2:_="" ns3:_="">
     <xsd:import namespace="8e887d2e-2a5c-4a9a-acd8-a446c0c255e6"/>
     <xsd:import namespace="5c35eaf0-7bac-436b-9cc4-426829ec600f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -5027,83 +5078,83 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A34A67C8-935B-4372-BE8C-11384B138F56}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C25E21F1-5DF7-4297-AB00-134E3384289D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5c35eaf0-7bac-436b-9cc4-426829ec600f"/>
     <ds:schemaRef ds:uri="8e887d2e-2a5c-4a9a-acd8-a446c0c255e6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF564A79-C5C9-4416-A660-BE59EAA5B038}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91F200A1-D6CC-4CA4-B815-8A05E9B77E40}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8e887d2e-2a5c-4a9a-acd8-a446c0c255e6"/>
     <ds:schemaRef ds:uri="5c35eaf0-7bac-436b-9cc4-426829ec600f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1050</Words>
-  <Characters>5986</Characters>
+  <Words>1025</Words>
+  <Characters>5844</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7022</CharactersWithSpaces>
+  <CharactersWithSpaces>6856</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tierney, Geoff</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005CEA636B9A4BE34B94324BC89F779DDA</vt:lpwstr>
   </property>