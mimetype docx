--- v0 (2026-07-11)
+++ v1 (2026-09-13)
@@ -1,124 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="26301C9E" w:rsidR="004167D4" w:rsidRDefault="00AE2C0B" w:rsidP="00AE2C0B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Template_Offer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Letter_Visiting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Professor_NO08</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="004167D4" w:rsidRDefault="004167D4"/>
-    <w:p w14:paraId="00000003" w14:textId="58AD3144" w:rsidR="004167D4" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000003" w14:textId="2C08A9D1" w:rsidR="004167D4" w:rsidRDefault="00000000">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
       </w:r>
-      <w:r w:rsidR="002D30A4">
+      <w:r w:rsidR="007D1D40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>10/6</w:t>
-[...17 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>7/1/26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="004167D4" w:rsidRDefault="004167D4"/>
     <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="004167D4" w:rsidRDefault="004167D4"/>
     <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="004167D4" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>&lt;&lt;Date&gt;&gt;</w:t>
@@ -354,121 +336,119 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">], paid to you on </w:t>
       </w:r>
       <w:r w:rsidR="000A1144">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">a biweekly </w:t>
       </w:r>
       <w:r w:rsidR="00DB14F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>basis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. We also expect that you will be involved in advising and other academic activities at the graduate and undergraduate level and will take an active part in the life of the department. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="004167D4" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000012" w14:textId="63677DBB" w:rsidR="004167D4" w:rsidRDefault="007D1D40">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">All appointments are contingent upon approval of an appropriate visa as required by U.S. Citizenship and Immigration Services (USCIS). The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
+      <w:r w:rsidRPr="007D1D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>All appointments are contingent upon the employee obtaining the appropriate immigration status, as approved by U.S. Citizenship and Immigration Services (USCIS).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Harvard International Office (HIO) helps individuals secure visas and other appropriate documentation allowing them to enter the United States and pursue their activities at Harvard. If you need such assistance, and as federal regulations permit, HIO will assist you in the process of obtaining temporary visa status. The United States government, however, remains the final arbiter of all immigration-related cases. Furthermore, the United States Department of State visa services at all United States embassies and consulates may be delayed or otherwise impacted by a variety of conditions. It is ultimately the responsibility of the individual appointee to ensure they obtain an appropriate entry visa and any other required authorization prior to arrival at Harvard for their appointed term. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> you are unable to obtain a visa and any other required authorization within that time for any reason, Harvard shall have no obligation to pay the salary specified for the appointment.</w:t>
+        <w:t xml:space="preserve"> you are unable to obtain a visa and any other </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>required authorization within that time for any reason, Harvard shall have no obligation to pay the salary specified for the appointment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000013" w14:textId="58DFFC8E" w:rsidR="004167D4" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>You will also be eligible for subsidized, comprehensive benefits at Harvard. Most of the benefit plans require a contribution from participants for coverage. More information on benefits costs is available</w:t>
       </w:r>
       <w:r w:rsidR="00C13246">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00C13246" w:rsidRPr="00C13246">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>h</w:t>
-[...13 lines deleted...]
-          <w:t>re</w:t>
+          <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C13246">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that you must enroll in benefits </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>within thirty days of the start date of your appointment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -854,84 +834,84 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>[DEPARTMENT ADMINISTRATOR]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="004167D4" w:rsidRDefault="004167D4"/>
     <w:p w14:paraId="00000024" w14:textId="77777777" w:rsidR="004167D4" w:rsidRDefault="004167D4"/>
     <w:sectPr w:rsidR="004167D4">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FE37FBF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2B2E0958"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -1009,104 +989,108 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1767112800">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="155"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004167D4"/>
+    <w:rsid w:val="0000437D"/>
     <w:rsid w:val="00044C06"/>
     <w:rsid w:val="000A1144"/>
     <w:rsid w:val="002D30A4"/>
     <w:rsid w:val="003261C0"/>
     <w:rsid w:val="004167D4"/>
     <w:rsid w:val="0076361C"/>
+    <w:rsid w:val="007D1D40"/>
+    <w:rsid w:val="008C70A2"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="009A7E3D"/>
+    <w:rsid w:val="009F5038"/>
     <w:rsid w:val="00A1773F"/>
     <w:rsid w:val="00AE2C0B"/>
     <w:rsid w:val="00BB114D"/>
     <w:rsid w:val="00C13246"/>
     <w:rsid w:val="00DB14F6"/>
     <w:rsid w:val="00E573BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="57E69F76"/>
   <w15:docId w15:val="{EA247365-085B-5348-B65F-88063EE6E8AB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1810,51 +1794,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C13246"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A1773F"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facultyresources.fas.harvard.edu/onboarding-overview-new-faculty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod-fasappointmenthandbook.drupalsites.harvard.edu/resource/acknowledgement-risk-and-release-form" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.fas.harvard.edu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.harvard.edu/research-policies-compliance/participation-agreements-and-visitor-participation-agreements/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrar.fas.harvard.edu/ten-year-calendar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.harvard.edu/gazette/harvard-events/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/chapter-2f" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oc.finance.harvard.edu/electronic-i-9-new-hires-Section-2-centralization" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.harvard.edu/health-benefits" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic-appointments.fas.harvard.edu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2136,50 +2120,50 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjrNQ8ZEj6bVWaLVq7L8rID04Dw1w==">CgMxLjAyCWguMzBqMHpsbDIJaC4xZm9iOXRlOABqJAoUc3VnZ2VzdC5mNGhicnd1anp1c3ISDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LmF4czZrYWRuZ3Z4MRIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QudWxrOHd4N21jeGtjEgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC5hcXl2MWliYXJ1OWcSDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LnFpbDR6emlhZzJzZBIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QubGprM2cwbzlybzcyEgxLYXRlIEZsZW1pbmdqJQoUc3VnZ2VzdC44ZGFmd2U3amx5eWkSDUtlbmRyYSBCYXJiZXJqJAoUc3VnZ2VzdC5wN3FsaWhmYnNhZ2gSDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LmU2Zjcxam82Y3h2axIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QuYnA2N3pwMzJoYWE5EgxLYXRlIEZsZW1pbmdyITFYeUp4SGd1NHJqQzl3Mkl6RU96NkxnYTVDQjlTbmliSQ==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>963</Words>
-  <Characters>5495</Characters>
+  <Words>967</Words>
+  <Characters>5517</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6446</CharactersWithSpaces>
+  <CharactersWithSpaces>6472</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>