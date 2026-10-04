--- v1 (2026-09-14)
+++ v2 (2026-10-04)
@@ -138,93 +138,51 @@
     </w:p>
     <w:p w14:paraId="00000005" w14:textId="1E9027A1" w:rsidR="00DC5880" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000006" w14:textId="10CEBB72" w:rsidR="00DC5880" w:rsidRDefault="00F45D57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dr. </w:t>
-[...41 lines deleted...]
-        <w:t>Name</w:t>
+        <w:t>Dr. First Name Last Name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000007" w14:textId="636B4AF1" w:rsidR="00DC5880" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000008" w14:textId="3D06D0A3" w:rsidR="00DC5880" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -393,90 +351,144 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>visa and any other required authorization within that time for any reason, Harvard shall have no obligation to pay the (CHOOSE ONE: salary/stipend) specified for the appointment.] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2278D121" w14:textId="34D4465B" w:rsidR="00F45D57" w:rsidRPr="00F45D57" w:rsidRDefault="00F45D57" w:rsidP="00F45D57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F45D57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Benefits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000010" w14:textId="5803BD0F" w:rsidR="00DC5880" w:rsidRDefault="00000000" w:rsidP="00F45D57">
+    <w:p w14:paraId="7C1A5892" w14:textId="77777777" w:rsidR="00374B96" w:rsidRDefault="00000000" w:rsidP="00F45D57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">This appointment is [SPECIFY ONE: benefits-eligible/not benefits-eligible]. [IF THE POSITION COMES WITH BENEFITS: “Please note that you must enroll in benefits </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">within thirty days of the start date of your appointment. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">As you must first complete your I-9 form, instructions on how to complete this form online will be emailed to you. If you have not received these instructions, please contact (CONTACT NAME) at (PHONE NUMBER) or (EMAIL ADDRESS) to send the instructions on how to complete the I-9. Once your completed I-9 has been processed, you will be able to enroll in benefits. More information on completing the I-9 form is also available </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="008228C8" w:rsidRPr="008228C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008228C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="051800D8" w14:textId="77777777" w:rsidR="00374B96" w:rsidRDefault="00374B96" w:rsidP="00F45D57">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00374B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Special note for international employees: you must be physically present in the U.S. before you can complete your Form I-9. Once you complete Section 1 of the I-9, Harvard will email you a link to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sprintax</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Calculus, the system that will determine how much U.S. tax is withheld from your paycheck. You can complete </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sprintax</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Calculus during your appointment for Section 2 of the I-9. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000010" w14:textId="5A7CE989" w:rsidR="00DC5880" w:rsidRDefault="00000000" w:rsidP="00F45D57">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>IF THE BENEFITS INCLUDE SUBSIDIZED HEALTH INSURANCE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, PLEASE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">SPECIFY THAT THE APPOINTEE IS ELIGIBLE FOR “SUBSIDIZED” HEALTH INSURANCE AND INSERT: “Most of the benefit plans require a contribution from participants for coverage. More information on benefits costs is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="008228C8" w:rsidRPr="008228C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
@@ -1105,51 +1117,53 @@
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC5880"/>
     <w:rsid w:val="0000437D"/>
     <w:rsid w:val="00044C06"/>
     <w:rsid w:val="00107E62"/>
     <w:rsid w:val="001B227A"/>
     <w:rsid w:val="0036582B"/>
+    <w:rsid w:val="00374B96"/>
     <w:rsid w:val="005C5D8D"/>
+    <w:rsid w:val="005D3656"/>
     <w:rsid w:val="0076361C"/>
     <w:rsid w:val="007842DF"/>
     <w:rsid w:val="008228C8"/>
     <w:rsid w:val="00913715"/>
     <w:rsid w:val="00917B19"/>
     <w:rsid w:val="00945AC4"/>
     <w:rsid w:val="009D6884"/>
     <w:rsid w:val="00A91F35"/>
     <w:rsid w:val="00D42051"/>
     <w:rsid w:val="00D43652"/>
     <w:rsid w:val="00DA1495"/>
     <w:rsid w:val="00DC5880"/>
     <w:rsid w:val="00E573BA"/>
     <w:rsid w:val="00F45D57"/>
     <w:rsid w:val="00F73F78"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -2225,50 +2239,50 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi7rTUOL3BEE8cnYWXk+P467ONBDg==">CgMxLjAyCGguZ2pkZ3hzOABqJAoUc3VnZ2VzdC5ydHVia2hvZWJrZHYSDEthdGUgRmxlbWluZ2okChRzdWdnZXN0Lmhxcjg3Z2w0Nnp5chIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QuemJ4emxwbXdiYW54EgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC45YjM5ejU2Znl3NDISDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LmZ1cnRvbnMzaDR1dBIMS2F0ZSBGbGVtaW5naiUKFHN1Z2dlc3QuZHJwMzBhbG0xeGtuEg1LZW5kcmEgQmFyYmVyaiQKFHN1Z2dlc3QuMXpsemI0d25jNWVrEgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC5scXc3NWN1cmQ2cjASDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LjJ4cmN6cXMwMWFtbhIMS2F0ZSBGbGVtaW5naiQKFHN1Z2dlc3QuYnduM2Rlb2c5YjdlEgxLYXRlIEZsZW1pbmdqJAoUc3VnZ2VzdC5tcWh6NTBkbnpkZ3QSDEthdGUgRmxlbWluZ3IhMUUwbzRrX2pvR2VWSU9ySWdDZmFkMmdRa1JsQXdLWW15</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>885</Words>
-  <Characters>5051</Characters>
+  <Words>943</Words>
+  <Characters>5378</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5925</CharactersWithSpaces>
+  <CharactersWithSpaces>6309</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>