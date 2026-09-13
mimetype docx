--- v0 (2026-07-10)
+++ v1 (2026-09-13)
@@ -1,169 +1,160 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00000001" w14:textId="5B14230C" w:rsidR="002C26BF" w:rsidRDefault="000B522C">
+    <w:p w14:paraId="00000001" w14:textId="1518FC77" w:rsidR="002C26BF" w:rsidRDefault="000B522C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Template_Solicitation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Letter to Collaborator/Mentor Letter </w:t>
+        <w:t xml:space="preserve"> Letter to Collaborator Letter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Writers_Associate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reviews_LR10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="002C26BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000003" w14:textId="3813A57C" w:rsidR="002C26BF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000003" w14:textId="52F874ED" w:rsidR="002C26BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
       </w:r>
-      <w:r w:rsidR="00CF17BA">
+      <w:r w:rsidR="00FF18E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>9/15</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>9/9</w:t>
+      </w:r>
+      <w:r w:rsidR="00232E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>/2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B522C">
+        <w:t>/26</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="002C26BF">
+    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="002C26BF" w:rsidP="00924925">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="002C26BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5040"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -346,111 +337,111 @@
         <w:t>whether or not</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Professor [NAME] should be promoted. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000016" w14:textId="40EC0EC0" w:rsidR="002C26BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Harvard’s review process includes soliciting evaluations from “arm’s length” external experts, but we also want to capture the insights of colleagues who have worked more closely with the faculty member. We appreciate your perspective on Professor [NAME]. [IN ADDITION, INSERT FOR COLLABORATORS: “As you are a collaborator with Professor [NAME], we are especially interested in hearing about their contributions to your shared work.”] [INSERT AS APPROPRIATE, IF THE CANDIDATE IS INTERDISCIPLINARY: “We also recognize that Professor [NAME]’s work is interdisciplinary; if you wish, you may primarily comment on those aspects of their work most relevant to your expertise.”]</w:t>
+        <w:t>Harvard’s review process includes soliciting evaluations from “arm’s length” external experts, but we also want to capture the insights of colleagues who have worked more closely with the faculty member. We appreciate your perspective on Professor [NAME]. As you are a collaborator with Professor [NAME], we are especially interested in hearing about their contributions to your shared work. [INSERT AS APPROPRIATE, IF THE CANDIDATE IS INTERDISCIPLINARY: “We also recognize that Professor [NAME]’s work is interdisciplinary; if you wish, you may primarily comment on those aspects of their work most relevant to your expertise.”]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="002C26BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>At the FAS, the standard for promotion to associate professor is “sufficient promise and achievement to potentially qualify for tenure at Harvard within three to five years.”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> We would appreciate hearing your views on Professor [NAME]’s eventual prospects for achieving tenure at Harvard and any </w:t>
+        <w:t xml:space="preserve"> We would appreciate hearing your views on Professor [NAME]’s eventual prospects for achieving tenure at Harvard and any measures that Professor [NAME] could take to increase [his/her/their] impact in the [FIELD] in particular </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>measures that Professor [NAME] could take to increase [his/her/their] impact in the [FIELD] in particular and in [AREA] more broadly. As a secondary matter, we would appreciate your assessment of whether Professor [NAME] may even qualify for tenure now. We expect that this would be very rare at this career stage. We also understand that we would need to undertake further review to make a rigorous determination.</w:t>
+        <w:t>and in [AREA] more broadly. As a secondary matter, we would appreciate your assessment of whether Professor [NAME] may even qualify for tenure now. We expect that this would be very rare at this career stage. We also understand that we would need to undertake further review to make a rigorous determination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="002C26BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_heading=h.3znysh7" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">As context for your assessment of Professor [NAME], please describe how you know Professor [NAME] and in what ways you have been professionally connected.  (If you have personal connections with Professor [NAME], please also note these in your response.) </w:t>
@@ -481,118 +472,80 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>is able to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> assess Professor [NAME]’s performance in these areas internally.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="002C26BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7E9EB168" w14:textId="2908E8FB" w:rsidR="006D422E" w:rsidRDefault="00000000" w:rsidP="006D422E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_heading=h.2et92p0" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">To aid your evaluations, we have enclosed a copy of Professor [NAME]’s </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>curriculum vitae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, teaching/advising/mentoring statement, research statement, service/citizenship statement, statement on overlap and joint authorship in publications, website link, [FOR BOOK FIELDS OR ART-MAKING FIELDS, INSERT “reviews,”] and a sampling of Professor [NAME]’s work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C666A5" w14:textId="77777777" w:rsidR="00CF17BA" w:rsidRDefault="00CF17BA">
-[...36 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5F608D7A" w14:textId="77777777" w:rsidR="00CF17BA" w:rsidRDefault="00CF17BA" w:rsidP="00CF17BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_heading=h.tyjcwt" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">[INSERT AS NEEDED: “With regard to the timing of this promotion review, please note that the FAS grants appointment extensions and teaching relief to tenure-track faculty, in keeping with its policies related to the COVID-19 pandemic, medical leave, and parental leave. Accordingly, the FAS gave Professor (NAME) (INSERT “one,” “two,” etc.) (INSERT “one-year” or the number of months) appointment extension(s) (INSERT AS NEEDED: and (INSERT NUMBER) term(s) of teaching relief).”] </w:t>
       </w:r>
     </w:p>
@@ -654,220 +607,204 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="002C26BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Thank you very much for your help.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="002C26BF">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="002C26BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="002C26BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5040"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="002C26BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="002C26BF">
+    <w:p w14:paraId="5CBB6587" w14:textId="77777777" w:rsidR="00924925" w:rsidRDefault="00924925">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="002C26BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000002E" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000030" w14:textId="6012F3D5" w:rsidR="002C26BF" w:rsidRPr="00924925" w:rsidRDefault="00000000" w:rsidP="00924925">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5040"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Chair, Department of [DEPARTMENT NAME]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="002C26BF"/>
-[...7 lines deleted...]
-    <w:sectPr w:rsidR="002C26BF">
+    <w:sectPr w:rsidR="002C26BF" w:rsidRPr="00924925">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44323C83" w14:textId="77777777" w:rsidR="00502898" w:rsidRDefault="00502898">
+    <w:p w14:paraId="2E2D26C4" w14:textId="77777777" w:rsidR="00B539B0" w:rsidRDefault="00B539B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C11ADD8" w14:textId="77777777" w:rsidR="00502898" w:rsidRDefault="00502898">
+    <w:p w14:paraId="2BAFE173" w14:textId="77777777" w:rsidR="00B539B0" w:rsidRDefault="00B539B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15B3F7A5" w14:textId="77777777" w:rsidR="00502898" w:rsidRDefault="00502898">
+    <w:p w14:paraId="6576E459" w14:textId="77777777" w:rsidR="00B539B0" w:rsidRDefault="00B539B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38404EE3" w14:textId="77777777" w:rsidR="00502898" w:rsidRDefault="00502898">
+    <w:p w14:paraId="64A00F6E" w14:textId="77777777" w:rsidR="00B539B0" w:rsidRDefault="00B539B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="002C26BF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -936,104 +873,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tenure</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> faculty who are setting the agenda in their field, who are emerging as among the most influential figures in that field, and who have the commitment and capacity to remain at the forefront of their field. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="155"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C26BF"/>
     <w:rsid w:val="000B522C"/>
+    <w:rsid w:val="000B72C1"/>
+    <w:rsid w:val="001A6E44"/>
+    <w:rsid w:val="00204D9C"/>
+    <w:rsid w:val="00214BF8"/>
+    <w:rsid w:val="00232E26"/>
     <w:rsid w:val="002C26BF"/>
+    <w:rsid w:val="002E5FE6"/>
+    <w:rsid w:val="00392D1A"/>
+    <w:rsid w:val="003F133E"/>
+    <w:rsid w:val="00412FE1"/>
+    <w:rsid w:val="0042112B"/>
+    <w:rsid w:val="0045682B"/>
     <w:rsid w:val="00502898"/>
+    <w:rsid w:val="005560B1"/>
+    <w:rsid w:val="005C58CA"/>
+    <w:rsid w:val="006410EC"/>
+    <w:rsid w:val="006D422E"/>
+    <w:rsid w:val="00814F6E"/>
+    <w:rsid w:val="008C70A2"/>
     <w:rsid w:val="008D268A"/>
+    <w:rsid w:val="00924925"/>
+    <w:rsid w:val="00B539B0"/>
+    <w:rsid w:val="00BA3B20"/>
     <w:rsid w:val="00CF17BA"/>
+    <w:rsid w:val="00D55892"/>
+    <w:rsid w:val="00DA7708"/>
     <w:rsid w:val="00F4343A"/>
+    <w:rsid w:val="00FF18E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0E8F92DC"/>
   <w15:docId w15:val="{0BFDE243-F93F-9748-AFDC-6FE028018220}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1704,51 +1664,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2029,51 +1989,66 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mht5nnzYDoDLtZTZLXbgtqz6B6TYA==">CgMxLjAyCWguMzBqMHpsbDIJaC4xZm9iOXRlMgloLjN6bnlzaDcyCWguMmV0OTJwMDIIaC50eWpjd3QyCWguM2R5NnZrbTIJaC4xdDNoNXNmOAByITFKeVBTMlAtakg1YWViOGJvNm1vX1MxTkR0MXloUUc4bA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4453</Characters>
+  <Pages>2</Pages>
+  <Words>715</Words>
+  <Characters>4078</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5224</CharactersWithSpaces>
+  <CharactersWithSpaces>4784</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>