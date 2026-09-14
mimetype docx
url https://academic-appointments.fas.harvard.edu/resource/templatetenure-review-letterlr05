--- v0 (2026-07-11)
+++ v1 (2026-09-14)
@@ -3,135 +3,119 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="364536B9" w:rsidR="00F10BC6" w:rsidRDefault="002027D5">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Template_Tenure</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Review Letter_LR05</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000002" w14:textId="0A69F903" w:rsidR="00F10BC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000002" w14:textId="70BC82A3" w:rsidR="00F10BC6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">[REMOVE FROM FINAL LETTER: Template Version: </w:t>
       </w:r>
-      <w:r w:rsidR="002547EB">
+      <w:r w:rsidR="00A8583E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>9/15</w:t>
+        <w:t>9/9/26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>/2</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="00F10BC6" w:rsidRDefault="00F10BC6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00F10BC6" w:rsidRDefault="00F10BC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -455,65 +439,51 @@
       </w:r>
       <w:r w:rsidR="00D3517C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="00F10BC6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="280" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">We have listed scholars below ranging from recently tenured colleagues to some of the most influential figures in the field. Professor [NAME] does not necessarily need to come out “on top” of the comparison list </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> merit tenure at Harvard; rather, your analysis will shed light on where Professor [NAME] currently stands in the field (and why) and where their trajectory suggests they may arrive in time. Please keep the career stage of each scholar in mind as you undertake these comparisons. When leaders in the field, at more advanced career stages, are comparands, the expectation is less that the candidate has also attained that standing (though that may be the case); of interest is the candidate’s trajectory.</w:t>
+        <w:t>We have listed scholars below ranging from recently tenured colleagues to some of the most influential figures in the field. Professor [NAME] does not necessarily need to come out “on top” of the comparison list in order to merit tenure at Harvard; rather, your analysis will shed light on where Professor [NAME] currently stands in the field (and why) and where their trajectory suggests they may arrive in time. Please keep the career stage of each scholar in mind as you undertake these comparisons. When leaders in the field, at more advanced career stages, are comparands, the expectation is less that the candidate has also attained that standing (though that may be the case); of interest is the candidate’s trajectory.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="00F10BC6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The list we provide below is a starting point, to give you a sense of the caliber of comparand and the range of career stages that we feel will help us gauge Professor [NAME]’s standing in and impact on the field. Please feel free to substitute different comparands if you think that they would be more appropriate. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>In particular, who</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
@@ -1000,219 +970,219 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000038" w14:textId="77777777" w:rsidR="00F10BC6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="4320" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Chair, Department of [DEPARTMENT NAME]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F10BC6">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69F834F2" w14:textId="77777777" w:rsidR="00AC0549" w:rsidRDefault="00AC0549">
+    <w:p w14:paraId="2E4E07CE" w14:textId="77777777" w:rsidR="00BB350B" w:rsidRDefault="00BB350B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0654869D" w14:textId="77777777" w:rsidR="00AC0549" w:rsidRDefault="00AC0549">
+    <w:p w14:paraId="258DC39E" w14:textId="77777777" w:rsidR="00BB350B" w:rsidRDefault="00BB350B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{E1E06C7D-E37F-9145-8625-6E282B4BF86A}"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{00FCB5A8-51C6-1249-95EC-773737F923B7}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...1 lines deleted...]
-    <w:embedBold r:id="rId4" w:fontKey="{4D713143-25CE-084C-8CA7-A202A673A580}"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{454F7472-9878-EA49-8747-060AB8BF64A4}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{83F86E16-1E00-2A41-9399-0CC4F0F945A2}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{E59F788A-64BC-3445-9957-9BE010A49184}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId7" w:fontKey="{2E8A7CB3-5DB4-CB46-8DF2-993FEF8EC694}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{DA0CB350-145E-F84B-A58B-FA1FB6287FE2}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{952F3684-A161-6B4C-8793-C0396B8F5D07}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{8384515C-5125-144A-8897-48105A1FFF1D}"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{B2734C9C-698A-1149-955C-1E28ACA12D4B}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{70067A78-EAB4-F54F-960A-4EE40AD79201}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{F6EC5B53-B29A-C146-8B8F-0A35218689F6}"/>
-    <w:embedItalic r:id="rId10" w:fontKey="{346FEBE0-304B-8F48-A25C-76B75951A20E}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{8FE6C03D-4B08-CA40-B414-516E33959DDD}"/>
+    <w:embedItalic r:id="rId9" w:fontKey="{16940C91-6177-D844-837E-A68810C55C50}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{09871D89-2AE5-034F-A991-BC3A91092F66}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{C4060EBD-13C2-DC48-8449-75DCF2B0A88E}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{5B27FC53-692F-5947-9139-EDB3DAE4ED17}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{A1537F23-079A-564D-9F01-A04E29898374}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="712B47EF" w14:textId="77777777" w:rsidR="00AC0549" w:rsidRDefault="00AC0549">
+    <w:p w14:paraId="2CD57738" w14:textId="77777777" w:rsidR="00BB350B" w:rsidRDefault="00BB350B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0110577C" w14:textId="77777777" w:rsidR="00AC0549" w:rsidRDefault="00AC0549">
+    <w:p w14:paraId="2ECDEDBD" w14:textId="77777777" w:rsidR="00BB350B" w:rsidRDefault="00BB350B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="00000039" w14:textId="77777777" w:rsidR="00F10BC6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“Note: In rare cases where the candidate’s work is especially complex (e.g., at the convergence of several subfields) and where the comparand list may likewise be complex, the review committee will be allowed to add a brief sentence or two to the letter requesting external evaluations, more clearly explaining what aspect(s) of the candidate’s work the committee would like to hear about. Adding such language to the letter will be subject to divisional dean/SEAS dean approval. This proviso also applies to “internal external” letters (see Step 7b).”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0000003A" w14:textId="77777777" w:rsidR="00F10BC6" w:rsidRDefault="00F10BC6">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="548C3D82"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C99C12FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1289,108 +1259,111 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="750351459">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="155"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F10BC6"/>
     <w:rsid w:val="00044C06"/>
     <w:rsid w:val="002027D5"/>
     <w:rsid w:val="002547EB"/>
     <w:rsid w:val="00693EDC"/>
+    <w:rsid w:val="008C70A2"/>
     <w:rsid w:val="008D268A"/>
+    <w:rsid w:val="00A8583E"/>
     <w:rsid w:val="00AC0549"/>
+    <w:rsid w:val="00BB350B"/>
     <w:rsid w:val="00D3517C"/>
     <w:rsid w:val="00F10BC6"/>
     <w:rsid w:val="00F951E4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="71F70844"/>
   <w15:docId w15:val="{83BE7BF9-9315-3B43-A294-B02737432C7E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2102,59 +2075,59 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2433,49 +2406,49 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mizewD+SAJL+CuY8vJ3eLU5hxv9FQ==">CgMxLjAyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4OABqJAoUc3VnZ2VzdC42ZnFwaGk5eXZyNGgSDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LndzeXJrMDlzYzBkbRIMS2F0ZSBGbGVtaW5naiUKFHN1Z2dlc3QudHhyM2Y3bmUwZW1wEg1LZW5kcmEgQmFyYmVyciExbDFfTkJOZ3VNaUJXaUlxMnNWdGhSck1vYnU2MGZtWlg=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1294</Words>
-  <Characters>7377</Characters>
+  <Characters>7376</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8654</CharactersWithSpaces>
+  <CharactersWithSpaces>8653</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>