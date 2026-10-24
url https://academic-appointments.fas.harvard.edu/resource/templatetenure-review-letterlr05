--- v1 (2026-09-14)
+++ v2 (2026-10-24)
@@ -785,78 +785,50 @@
         <w:t xml:space="preserve">To aid your evaluations, we have enclosed a copy of Professor [NAME]’s </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>curriculum vitae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, teaching/advising/mentoring statement, research statement, service/citizenship statement, statement on overlap and joint authorship in publications, website link, [FOR BOOK FIELDS OR ART-MAKING FIELDS, INSERT “reviews,”] and a sampling of Professor [NAME]’s work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A2C383" w14:textId="77777777" w:rsidR="002547EB" w:rsidRDefault="002547EB" w:rsidP="002547EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16E11575" w14:textId="6C4649F2" w:rsidR="002547EB" w:rsidRDefault="002547EB">
-[...26 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="00F10BC6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_heading=h.1t3h5sf" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">[INSERT AS NEEDED: “With regard to the timing of this promotion review, please note that the FAS grants appointment extensions and teaching relief to tenure-track faculty, in keeping with its policies related to the COVID-19 pandemic, medical leave, and parental leave. Accordingly, the FAS gave Professor (NAME) (INSERT “one,” “two,” etc.) (INSERT “one-year” or the number of months) appointment extension(s) (INSERT AS NEEDED: and (INSERT NUMBER) term(s) of teaching relief).”] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002E" w14:textId="77777777" w:rsidR="00F10BC6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_heading=h.4d34og8" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="6"/>
@@ -972,158 +944,158 @@
     <w:p w14:paraId="00000038" w14:textId="77777777" w:rsidR="00F10BC6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="4320" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Chair, Department of [DEPARTMENT NAME]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F10BC6">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E4E07CE" w14:textId="77777777" w:rsidR="00BB350B" w:rsidRDefault="00BB350B">
+    <w:p w14:paraId="091A4B41" w14:textId="77777777" w:rsidR="00927902" w:rsidRDefault="00927902">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="258DC39E" w14:textId="77777777" w:rsidR="00BB350B" w:rsidRDefault="00BB350B">
+    <w:p w14:paraId="4AA5382A" w14:textId="77777777" w:rsidR="00927902" w:rsidRDefault="00927902">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{00FCB5A8-51C6-1249-95EC-773737F923B7}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{5FF0D53C-F3BA-E545-8AF5-77AC2528642E}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...1 lines deleted...]
-    <w:embedBold r:id="rId3" w:fontKey="{83F86E16-1E00-2A41-9399-0CC4F0F945A2}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{9A31D706-0E97-4741-83FA-922F551B7527}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{90B94059-45AD-4D48-BA63-21837C707ABA}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{DA0CB350-145E-F84B-A58B-FA1FB6287FE2}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId6" w:fontKey="{8384515C-5125-144A-8897-48105A1FFF1D}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{41F6DAD7-D741-2B4B-8A64-03D47AD67234}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{2F0CADB7-7EDB-414D-B320-7A98E46FD2A7}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{EF314D54-E03F-9141-8931-7292AFA17585}"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{70067A78-EAB4-F54F-960A-4EE40AD79201}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{2E8F1F25-AB95-BD40-9DB1-1551CEA7A53E}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{8FE6C03D-4B08-CA40-B414-516E33959DDD}"/>
-    <w:embedItalic r:id="rId9" w:fontKey="{16940C91-6177-D844-837E-A68810C55C50}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{E80628E1-0D1B-B24C-B658-84EC1C4F4F59}"/>
+    <w:embedItalic r:id="rId10" w:fontKey="{E17C8918-4AE4-A849-BBE5-C564C4479BE4}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{C4060EBD-13C2-DC48-8449-75DCF2B0A88E}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{803DE178-AE1F-664D-82B5-FC3DF7ADC732}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{A1537F23-079A-564D-9F01-A04E29898374}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{A46664A2-C9D6-B948-8233-850D323B27EF}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CD57738" w14:textId="77777777" w:rsidR="00BB350B" w:rsidRDefault="00BB350B">
+    <w:p w14:paraId="0E4271C1" w14:textId="77777777" w:rsidR="00927902" w:rsidRDefault="00927902">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2ECDEDBD" w14:textId="77777777" w:rsidR="00BB350B" w:rsidRDefault="00BB350B">
+    <w:p w14:paraId="350C732F" w14:textId="77777777" w:rsidR="00927902" w:rsidRDefault="00927902">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="00000039" w14:textId="77777777" w:rsidR="00F10BC6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1286,53 +1258,56 @@
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F10BC6"/>
     <w:rsid w:val="00044C06"/>
     <w:rsid w:val="002027D5"/>
     <w:rsid w:val="002547EB"/>
+    <w:rsid w:val="00693C69"/>
     <w:rsid w:val="00693EDC"/>
     <w:rsid w:val="008C70A2"/>
     <w:rsid w:val="008D268A"/>
+    <w:rsid w:val="00927902"/>
+    <w:rsid w:val="00933320"/>
     <w:rsid w:val="00A8583E"/>
     <w:rsid w:val="00AC0549"/>
     <w:rsid w:val="00BB350B"/>
     <w:rsid w:val="00D3517C"/>
     <w:rsid w:val="00F10BC6"/>
     <w:rsid w:val="00F951E4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="71F70844"/>
@@ -2083,51 +2058,51 @@
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2404,51 +2379,51 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mizewD+SAJL+CuY8vJ3eLU5hxv9FQ==">CgMxLjAyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4OABqJAoUc3VnZ2VzdC42ZnFwaGk5eXZyNGgSDEthdGUgRmxlbWluZ2okChRzdWdnZXN0LndzeXJrMDlzYzBkbRIMS2F0ZSBGbGVtaW5naiUKFHN1Z2dlc3QudHhyM2Y3bmUwZW1wEg1LZW5kcmEgQmFyYmVyciExbDFfTkJOZ3VNaUJXaUlxMnNWdGhSck1vYnU2MGZtWlg=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>7376</Characters>
+  <Pages>3</Pages>
+  <Words>1236</Words>
+  <Characters>7048</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8653</CharactersWithSpaces>
+  <CharactersWithSpaces>8268</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shen, Andrea</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>